--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64207BA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64207BA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64207BA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F057CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F057CF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F057CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7314,51 +7314,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8647,51 +8647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16906,51 +16906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19085,51 +19085,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 60 minut z času vlastní zkoušky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19770,84 +19770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 8.9.2026 5:29:49</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DB3268F"/>
+    <w:nsid w:val="453376A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19933,51 +19933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C343BB"/>
+    <w:nsid w:val="5640500B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20063,51 +20063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="348916C8"/>
+    <w:nsid w:val="5BF23031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>