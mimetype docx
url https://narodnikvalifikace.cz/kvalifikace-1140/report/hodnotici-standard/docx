--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F057CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F057CF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F057CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R268D5410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR268D5410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR268D5410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7314,51 +7314,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8647,51 +8647,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16906,51 +16906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19085,51 +19085,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 60 minut z času vlastní zkoušky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19770,84 +19770,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 28.9.2026 11:34:48</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="453376A9"/>
+    <w:nsid w:val="5A728B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19933,51 +19933,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5640500B"/>
+    <w:nsid w:val="6EA7F270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20063,51 +20063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BF23031"/>
+    <w:nsid w:val="45532855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>