--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R268D5410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR268D5410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR268D5410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AC592C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AC592C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AC592C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6371,51 +6371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•čalounění křesla pevného, nerozkládacího s čalouněnými područkami, s pružným podkladem sedadla a opěradla – potah useň nebo kombinace usně a syntetické náhrady usně </w:t>
+        <w:t xml:space="preserve">čalounění křesla pevného, nerozkládacího s čalouněnými područkami, s pružným podkladem sedadla a opěradla – potah useň nebo kombinace usně a syntetické náhrady usně </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•opravu celočalouněného výrobku s výklopným nebo polohovacím kováním, např. válendy s úložným prostorem pod lehací výklopnou plochou - potah textil </w:t>
+        <w:t xml:space="preserve">opravu celočalouněného výrobku s výklopným nebo polohovacím kováním, např. válendy s úložným prostorem pod lehací výklopnou plochou - potah textil </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8990" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7314,51 +7314,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7645,79 +7645,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9033" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4228"/>
+        <w:framePr w:w="10766" w:h="6475" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4228"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7729,51 +7729,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7785,51 +7785,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7916,51 +7916,51 @@
         <w:t>čalouník</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8011,51 +8011,51 @@
         <w:t>čalouník</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8088,51 +8088,51 @@
         <w:t xml:space="preserve">Vyšší odborné vzdělání v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oboru vzdělání </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="1"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>čalouník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8147,51 +8147,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání technického zaměření a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8242,51 +8242,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby a oprav čalouněného nábytku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8298,400 +8298,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
+        <w:framePr w:w="10766" w:h="5927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4775"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8783,78 +8668,78 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13545" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13205" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="13210" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2499"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -9500,7457 +9385,7712 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3430"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3445"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3445"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="3445"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="3445"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="3445"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="3445"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="3445"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="3445"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="3445"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="3445"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="3445"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soudobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="3445"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3694"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="3694"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3694"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabulka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="3694"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="3694"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílčích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="3694"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="3694"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3944"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="3944"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3944"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3944"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="3944"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Čalouněný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="3944"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábytek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="3944"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="3944"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3944"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="3944"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="3944"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="3944"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="3944"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="3944"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="3944"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="3944"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="3944"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozdějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4174"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4410"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4424"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4424"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4194"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Formuláře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="4424"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="4424"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="4424"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4659"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4674"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="4674"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kostry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="4674"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="4674"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="4674"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4909"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4678"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4923"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="4923"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4693"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalouněného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="4923"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="4923"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="4923"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="4923"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="4923"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celočalouněná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="4923"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válenda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="4923"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="4923"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úložným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="4923"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostorem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="4923"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="4923"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="4923"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5158"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4928"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="5173"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4942"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="5173"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="5173"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soudobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="5173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="5173"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5408"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5178"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5422"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="5422"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="5422"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="5422"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soudobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="5422"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="5422"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="5422"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="5422"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="5422"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="5422"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdobných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="5422"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5658"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5672"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="5672"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výklopné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="5672"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="5672"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5672"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanismy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5907"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5922"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5691"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Textilie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="5922"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>syntetické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5922"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhrady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="5922"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="5922"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výplňové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="5922"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="5922"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="5922"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polyuretanových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="5922"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(PUR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="5922"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="5922"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="5922"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10113" w:y="5922"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hustot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6152"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="6152"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrdostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="6152"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1329" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="6152"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="6152"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="6152"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kypřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="6152"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6387"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6402"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="6402"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Textilní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="6402"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="6402"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="6402"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrhovadla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="6402"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="6402"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzávěry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="6402"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="6402"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prýmky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="6402"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pruženky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="6402"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třapce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="6402"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šňůry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="6402"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="6402"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10363" w:y="6171"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6632"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="6632"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6632"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="6632"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="6632"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="6632"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="6632"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6632"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="6632"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="6632"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="6632"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="6632"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barvách),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="6632"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lemovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="6632"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proužky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="6632"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšívací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="6632"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nitě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="6632"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6862"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6632"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>značkovky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="6862"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="6632"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="6862"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="6632"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7098"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6867"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7112"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="7112"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6882"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lepidlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="7112"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="7112"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="7112"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7347"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7117"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7362"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="7362"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7131"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="7131"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7597"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7611"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="7611"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7381"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měřicí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kreslicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="7611"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="7611"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="7611"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7611"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7611"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="7611"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="7611"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="7611"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rýsovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="7611"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7846"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7616"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7861"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7861"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7630"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="7861"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="7861"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7861"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="7861"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="7861"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="7861"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8096"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8110"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="8110"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7880"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střihací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="8110"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8110"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="8110"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="8110"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="8110"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="8110"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8110"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="8110"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="8110"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malé,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8110"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="8110"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="8110"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="8110"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="8110"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="7880"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8341"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8341"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="8341"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8341"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="8341"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotoučovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8341"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="8341"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="8341"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8341"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="8341"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="8341"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="8341"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="8341"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8576"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8346"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8590"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="8590"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8360"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="8590"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="8590"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="8590"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="8590"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="8590"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="8590"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měkkých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="8590"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polyuretanových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="8590"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8826"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8595"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8840"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8840"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8840"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="8610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8840"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="8610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9075"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8845"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9090"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="9090"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8859"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="9090"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="8859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potahováníl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9325"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9094"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9339"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9339"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9109"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="9339"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="9339"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="9339"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9574"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9344"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9589"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="9589"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9358"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obloučková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9589"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="9589"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9824"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9594"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9838"/>
-[...16 lines deleted...]
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9838"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9608"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Elektrické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="9838"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroje,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="9838"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9838"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="9838"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="9838"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="9838"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="9838"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="9838"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="9838"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázaným,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="9838"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="9838"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9838"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="9838"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="9838"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="9608"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10069"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10069"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoujehlový,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="10069"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="10069"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obnitkovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="10069"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="10069"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="10069"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="10069"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="10069"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="10069"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="10069"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řasicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="10069"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="10069"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ořezem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10299"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="10299"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoujehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="10299"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sloupkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="10299"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="10299"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10534"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10304"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10549"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10549"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10318"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="10549"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10549"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="10549"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="10549"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10549"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10549"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="10549"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="10549"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroji,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="10549"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šitému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="10549"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10549"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="10549"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10784"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10554"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10798"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="10798"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10568"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sponkovačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="10798"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="10798"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="10798"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="10798"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="10798"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akumulátorová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="10798"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="10798"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11034"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11048"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="11048"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10818"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Průmyslové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="11048"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="11048"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="11048"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="11048"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sponkovaček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="11048"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="11048"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="11048"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiměřeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="11048"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="11048"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="11048"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="11048"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="11048"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="11048"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="10818"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzhledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11278"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11048"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="11278"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="11048"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracovávaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="11278"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="11048"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11514"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11283"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11528"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="11528"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11298"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11298"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11763"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11778"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="11778"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11547"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="11778"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="11778"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="11778"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracovávaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="11778"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12013"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11782"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12027"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="12027"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11797"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytahovač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="12027"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="12027"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="12027"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovačů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="12027"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="12027"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12262"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12032"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12277"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="12277"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12046"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špendlíky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="12277"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="12046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špendlíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="12277"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12512"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12526"/>
-[...10 lines deleted...]
-        <w:t>•Vypichovač</w:t>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12296"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vypichovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12762"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12531"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12776"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12776"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12546"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="12776"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12776"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12776"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12776"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalouněného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="12776"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="12776"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="12776"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="12776"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="12776"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="12776"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drobnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="12776"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="12776"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="12776"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kostry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="12776"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13006"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubováky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13006"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="13006"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="13006"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13006"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="13006"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dláta,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="13006"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilník,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="13006"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brusný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="13006"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="13006"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špalík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="13006"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="13006"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brusný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="13006"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papír,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="13006"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>palička,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="13006"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="13006"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="12776"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladivo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13237"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="13237"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="13237"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13237"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášecí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="13237"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="13237"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="13237"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="13237"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13472"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13486"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="13486"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nože</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="13486"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="13486"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="13486"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="13486"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="13486"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="13486"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13486"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="13486"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="13486"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="13486"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13722"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13736"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="13736"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13506"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Balicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13971"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13986"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="13986"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13755"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="13986"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="13986"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13986"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="13986"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14221"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13990"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14235"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="14235"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="14005"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="14235"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="14005"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14470"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14485"/>
-[...10 lines deleted...]
-        <w:t>•Fotoaparát</w:t>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fotoaparát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14720"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14490"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14734"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="14734"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14504"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="14504"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14734"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="14504"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14734"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14504"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="14734"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="14504"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="14734"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="14504"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14970"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14739"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14984"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="14984"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14754"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="14984"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>udržování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="14984"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čistoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="14984"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14984"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15219"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14989"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15234"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="15234"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15003"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přísun</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="15234"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="15234"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="15234"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="15234"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="15234"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygienickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="15234"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="15003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15469"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15238"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provedených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třeba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="15474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17042,1833 +17182,1578 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="2899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="2663" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="2899" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="2663" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
-[...203 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="2159"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uspořádána</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavkům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10536" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienickým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limitům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="3085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokládající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soulad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="2159"/>
-[...390 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="3090"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="3090"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="3090"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="3786"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="3090"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="3786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4017"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="4017"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídajícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="4017"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokladem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="4017"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="4017"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="3090"/>
-[...849 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="4252"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>katastru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="4252"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovitostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="4252"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nájemní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="4252"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smlouva,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="4252"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohoda)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="4252"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožňujícím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="4252"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="4017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4482"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="4482"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="4247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="4482"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="4247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4482"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="4482"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="4247"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5280"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5045"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5280"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5045"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5620"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18880,51 +18765,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5620"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5385"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18935,79 +18820,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6888"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6653"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6888"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6653"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7228"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6993"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19019,51 +18904,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 28 až 35 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7228"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6993"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19085,51 +18970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 60 minut z času vlastní zkoušky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19770,84 +19655,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 18.10.2026 16:35:34</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka čalouněného nábytku soudobou technologií, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A728B11"/>
+    <w:nsid w:val="2274AA39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19933,51 +19818,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EA7F270"/>
+    <w:nsid w:val="2CD4FA58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20062,188 +19947,55 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>