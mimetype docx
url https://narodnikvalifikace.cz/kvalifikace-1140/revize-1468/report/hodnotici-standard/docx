--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ADC4CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ADC4CE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ADC4CE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A2DD07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A2DD07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A2DD07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4827,51 +4827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5636,51 +5636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6727,51 +6727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16626,51 +16626,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18982,51 +18982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 28 až 34 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19667,84 +19667,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 8.9.2026 7:48:33</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37C50E88"/>
+    <w:nsid w:val="11525920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19830,51 +19830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70CF3D2C"/>
+    <w:nsid w:val="5EECF188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19960,51 +19960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E25AEC2"/>
+    <w:nsid w:val="2F1EFA4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>