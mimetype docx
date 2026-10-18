--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A2DD07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A2DD07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A2DD07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R211A812A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR211A812A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR211A812A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4827,51 +4827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5636,51 +5636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6727,51 +6727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16626,51 +16626,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18982,51 +18982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 28 až 34 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19667,84 +19667,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 28.9.2026 13:52:24</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11525920"/>
+    <w:nsid w:val="7DA664ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19830,51 +19830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EECF188"/>
+    <w:nsid w:val="79D43BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19960,51 +19960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F1EFA4F"/>
+    <w:nsid w:val="460C492B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>