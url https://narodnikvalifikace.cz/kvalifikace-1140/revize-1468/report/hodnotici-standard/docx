--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R211A812A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR211A812A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR211A812A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DCBC67B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DCBC67B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DCBC67B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4827,51 +4827,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5636,51 +5636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6093,51 +6093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•čalounění křesla pevného, nerozkládacího s čalouněnými područkami, s pružným podkladem sedadla a opěradla – potah useň </w:t>
+        <w:t xml:space="preserve">čalounění křesla pevného, nerozkládacího s čalouněnými područkami, s pružným podkladem sedadla a opěradla – potah useň </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5726" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6152,51 +6152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•opravu celočalouněného výrobku s výklopným nebo polohovacím kováním, např. válendy s úložným prostorem pod lehací výklopnou plochou - potah textil </w:t>
+        <w:t xml:space="preserve">opravu celočalouněného výrobku s výklopným nebo polohovacím kováním, např. válendy s úložným prostorem pod lehací výklopnou plochou - potah textil </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5726" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6727,51 +6727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7642,51 +7642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7701,51 +7701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8778,1751 +8778,1751 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3195"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3210"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3210"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3210"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="3210"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="3210"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="3210"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="3210"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="3210"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="3210"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="3210"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="3210"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="3210"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soudobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="3210"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="3210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3459"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="3459"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3459"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabulka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="3459"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="3459"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílčích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="3459"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="3459"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="3459"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3709"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="3709"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3709"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>91</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3709"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="3709"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Čalouněný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="3709"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábytek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="3709"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="3709"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3709"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="3709"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="3709"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="3709"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="3709"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="3709"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="3709"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3958"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="3958"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3958"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Formuláře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="3958"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="3958"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="3958"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="3958"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="3958"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4208"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="4208"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4208"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kostry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="4208"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="4208"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="4208"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="4208"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4458"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="4458"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4458"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalouněného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="4458"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="4458"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="4458"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="4458"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="4458"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celočalouněná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="4458"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válenda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="4458"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="4458"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úložným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="4458"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostorem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="4458"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="4458"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="4458"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="4458"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4707"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="4707"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4707"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="4707"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="4707"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soudobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="4707"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="4707"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4957"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="4957"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4957"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="4957"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="4957"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soudobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="4957"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="4957"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="4957"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="4957"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="4957"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="4957"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdobných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="4957"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="5206"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výklopné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="5206"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="5206"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polohovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="5206"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanismy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5456"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5456"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5456"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Textilie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="5456"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koženky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="5456"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výplňové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="5456"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="5456"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="5456"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polyuretanových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="5456"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(PUR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="5456"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="5456"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="5456"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="5456"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hustot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="5456"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="5456"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="5456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrdostí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10597,272 +10597,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5936"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="5936"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Textilní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="5936"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="5936"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="5936"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrhovadla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="5936"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="5936"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzávěry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="5936"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="5936"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prýmky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="5936"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pruženky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="5936"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třapce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="5936"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šňůry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9676" w:y="5936"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="5936"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10363" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11243,816 +11243,816 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6632"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6646"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="6646"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lepidlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="6646"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="6646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="6646"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="6646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6646"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6896"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="6896"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6896"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="6896"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7131"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7146"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="7146"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7146"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měřicí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kreslicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="7146"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="7146"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="7146"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7146"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7146"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="7146"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="7146"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="7146"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rýsovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="7146"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="7146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7381"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7395"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7395"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7395"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="7395"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="7395"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="7395"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="7395"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="7395"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="7395"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7630"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="7645"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střihací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="7645"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="7645"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="7645"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="7645"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="7645"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="7645"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="7645"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="7645"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="7645"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malé,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="7645"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="7645"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="7645"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="7645"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="7645"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12263,833 +12263,833 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8110"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8125"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="8125"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8125"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="8125"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="8125"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="8125"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="8125"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="8125"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="8125"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měkkých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="8125"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polyuretanových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="8125"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8360"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8374"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8374"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8374"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="8374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8374"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="8374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8610"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8624"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8624"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8624"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8624"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="8624"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potahováníl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8859"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8874"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="8874"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="8874"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="8874"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="8874"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9123"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="9123"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9123"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obloučková</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="9123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9123"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="9123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="9123"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="9123"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9358"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9373"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Elektrické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="9373"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroje,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="9373"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9373"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="9373"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="9373"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="9373"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="9373"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="9373"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="9373"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázaným,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="9373"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="9373"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9373"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="9373"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="9373"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="9373"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13385,714 +13385,714 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10083"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="10083"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10083"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="10083"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10083"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="10083"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="10083"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10083"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10083"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="10083"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="10083"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroji,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="10083"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šitému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="10083"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10083"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="10083"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="10083"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10318"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10333"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="10333"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sponkovačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="10333"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="10333"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="10333"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="10333"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="10333"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akumulátorová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="10333"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="10333"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10568"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10582"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10582"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10582"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Průmyslové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="10582"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="10582"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="10582"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="10582"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sponkovaček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="10582"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="10582"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="10582"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přiměřeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="10582"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7915" w:y="10582"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="10582"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="10582"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="10582"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="10582"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="10582"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzhledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14133,714 +14133,714 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11048"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11062"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="11062"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11062"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11062"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11298"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11312"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="11312"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11312"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="11312"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="11312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="11312"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="11312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="11312"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="11312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracovávaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="11312"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="11312"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11562"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="11562"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11562"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytahovač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="11562"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="11562"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="11562"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovačů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="11562"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="11562"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="11562"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11811"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="11811"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špendlíky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="11811"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="11811"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="11811"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špendlíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="11811"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="11811"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12046"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12061"/>
-[...10 lines deleted...]
-        <w:t>•Vypichovač</w:t>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12061"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vypichovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12310"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12310"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nástroje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="12310"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12310"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="12310"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="12310"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalouněného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="12310"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="12310"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="12310"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="12310"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="12310"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="12310"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drobnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="12310"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="12310"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="12310"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="12310"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kostry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1489" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12541"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15238,867 +15238,867 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13006"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13021"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="13021"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nože</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="13021"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="13021"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="13021"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="13021"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="13021"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvarové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="13021"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13021"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="13021"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="13021"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="13021"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="13021"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13256"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13270"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="13270"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13270"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Balicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="13270"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13520"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="13520"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13520"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="13520"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13520"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="13520"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="13520"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="13520"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="13520"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="13520"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="13520"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="13520"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13755"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13770"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13770"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13770"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="13770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="13770"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="13770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>udržování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="13770"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čistoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="13770"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="13770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="13770"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="13770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14005"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14019"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14019"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14019"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přísun</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="14019"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="14019"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="14019"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14019"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="14019"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygienickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="14019"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="14019"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14254"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14269"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="14269"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14269"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="14269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="14269"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="14269"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="14269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14269"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="14269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="14269"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="14269"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14504"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14518"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="14518"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14518"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="14518"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="14518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tablet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16626,51 +16626,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18982,51 +18982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 28 až 34 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19667,84 +19667,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 18.10.2026 18:31:22</w:t>
+        <w:t>Výrobce a opravář čalouněného nábytku soudobou technologií, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DA664ED"/>
+    <w:nsid w:val="3D3DF68A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19830,51 +19830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79D43BD1"/>
+    <w:nsid w:val="06D1450D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19960,51 +19960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="460C492B"/>
+    <w:nsid w:val="537B20D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>