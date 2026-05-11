--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R276FA39B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR276FA39B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR276FA39B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE84A69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE84A69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE84A69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 19.4.2026 21:26:59</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CD17EA6"/>
+    <w:nsid w:val="0619115B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39914826"/>
+    <w:nsid w:val="68BD919E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73AF14BB"/>
+    <w:nsid w:val="76BE442A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F4B2726"/>
+    <w:nsid w:val="3F5633F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>