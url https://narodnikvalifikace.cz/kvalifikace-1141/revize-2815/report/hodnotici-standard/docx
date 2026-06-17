--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE84A69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE84A69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE84A69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7001327D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7001327D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7001327D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.5.2026 7:01:35</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0619115B"/>
+    <w:nsid w:val="26F73F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68BD919E"/>
+    <w:nsid w:val="7CF9CC64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76BE442A"/>
+    <w:nsid w:val="208F2F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F5633F4"/>
+    <w:nsid w:val="1FC65D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>