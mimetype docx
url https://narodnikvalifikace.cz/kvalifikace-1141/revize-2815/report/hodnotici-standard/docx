--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7001327D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7001327D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7001327D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20EA1B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20EA1B5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20EA1B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 17.6.2026 13:33:42</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26F73F57"/>
+    <w:nsid w:val="5EDF5D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF9CC64"/>
+    <w:nsid w:val="72C3B489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="208F2F73"/>
+    <w:nsid w:val="3FDB84BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FC65D41"/>
+    <w:nsid w:val="0C910E33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>