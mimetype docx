--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20EA1B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20EA1B5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20EA1B5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B0EC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B0EC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B0EC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 11.7.2026 4:08:10</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EDF5D7C"/>
+    <w:nsid w:val="084AE5BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C3B489"/>
+    <w:nsid w:val="2E739B73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FDB84BC"/>
+    <w:nsid w:val="6A49012E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C910E33"/>
+    <w:nsid w:val="203EE589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>