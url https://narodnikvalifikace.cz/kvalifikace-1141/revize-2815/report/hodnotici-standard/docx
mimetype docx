--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B0EC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B0EC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B0EC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259509CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259509CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259509CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 13:17:44</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="084AE5BB"/>
+    <w:nsid w:val="05BE3847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E739B73"/>
+    <w:nsid w:val="62E89D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A49012E"/>
+    <w:nsid w:val="7E012DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="203EE589"/>
+    <w:nsid w:val="2247613B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>