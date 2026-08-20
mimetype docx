--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259509CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259509CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259509CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486AF44F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486AF44F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486AF44F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 31.7.2026 14:48:04</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05BE3847"/>
+    <w:nsid w:val="257B120C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62E89D55"/>
+    <w:nsid w:val="13732D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E012DB8"/>
+    <w:nsid w:val="028B199C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2247613B"/>
+    <w:nsid w:val="78483AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>