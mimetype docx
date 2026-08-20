--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486AF44F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486AF44F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486AF44F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A73C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A73C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A73C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4294,51 +4294,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5875,51 +5875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9223,51 +9223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9648,51 +9648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazecě je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10277,84 +10277,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 19:08:22</w:t>
+        <w:t>Pracovník vypěňování tvarovek z polyuretanových pěn, 20.8.2026 20:01:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="257B120C"/>
+    <w:nsid w:val="07589110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10440,51 +10440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13732D1C"/>
+    <w:nsid w:val="067A7E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10570,51 +10570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="028B199C"/>
+    <w:nsid w:val="065AE24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10700,51 +10700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78483AB2"/>
+    <w:nsid w:val="42D0BA7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>