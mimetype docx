--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EE60B88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EE60B88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EE60B88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73377957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73377957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73377957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 17:31:03</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0513AB63"/>
+    <w:nsid w:val="2FC21E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A699D50"/>
+    <w:nsid w:val="4AAB7016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A499DE2"/>
+    <w:nsid w:val="6E8F7958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>