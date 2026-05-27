--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73377957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73377957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73377957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF77EFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF77EFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF77EFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 17:09:57</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FC21E03"/>
+    <w:nsid w:val="1C25C0CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAB7016"/>
+    <w:nsid w:val="7FBE6292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E8F7958"/>
+    <w:nsid w:val="1CC552A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>