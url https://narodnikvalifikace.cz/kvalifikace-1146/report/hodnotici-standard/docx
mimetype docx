--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF77EFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF77EFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF77EFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52AEAD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52AEAD40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52AEAD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 0:56:50</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C25C0CF"/>
+    <w:nsid w:val="72B0A49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FBE6292"/>
+    <w:nsid w:val="72DF7DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CC552A4"/>
+    <w:nsid w:val="2C04590E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>