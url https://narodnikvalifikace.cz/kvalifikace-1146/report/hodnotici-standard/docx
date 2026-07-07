--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52AEAD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52AEAD40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52AEAD40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E5D3AED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E5D3AED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E5D3AED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 9:15:48</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72B0A49D"/>
+    <w:nsid w:val="7E06F867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72DF7DF3"/>
+    <w:nsid w:val="0080F6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C04590E"/>
+    <w:nsid w:val="41AEC6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>