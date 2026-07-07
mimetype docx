--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E5D3AED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E5D3AED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E5D3AED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40C1F68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40C1F68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40C1F68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:12</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:12</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:12</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 11:08:13</w:t>
+        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E06F867"/>
+    <w:nsid w:val="0880AC39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0080F6ED"/>
+    <w:nsid w:val="2C6CB9FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41AEC6D3"/>
+    <w:nsid w:val="4FC181FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>