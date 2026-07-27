--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40C1F68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40C1F68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40C1F68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61CBB46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61CBB46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61CBB46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.7.2026 12:25:27</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0880AC39"/>
+    <w:nsid w:val="523DD19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C6CB9FC"/>
+    <w:nsid w:val="7C3F27F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FC181FC"/>
+    <w:nsid w:val="65E98624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>