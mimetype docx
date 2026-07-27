--- v6 (2026-07-27)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61CBB46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61CBB46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61CBB46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DCC248C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DCC248C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DCC248C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 0:14:06</w:t>
+        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="523DD19F"/>
+    <w:nsid w:val="3E6C635A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C3F27F2"/>
+    <w:nsid w:val="44B7C9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65E98624"/>
+    <w:nsid w:val="2ED0D4BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>