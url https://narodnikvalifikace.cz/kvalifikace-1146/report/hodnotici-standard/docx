--- v7 (2026-07-27)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DCC248C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DCC248C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DCC248C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51AA665B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51AA665B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51AA665B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.7.2026 1:22:34</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E6C635A"/>
+    <w:nsid w:val="1E4E44E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44B7C9FD"/>
+    <w:nsid w:val="5137DF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ED0D4BF"/>
+    <w:nsid w:val="26FB4601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>