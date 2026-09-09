--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51AA665B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51AA665B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51AA665B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5555F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5555F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5555F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4912,51 +4912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pro soubor vylosovaných otázek konkrétního uchazeče: každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (kritérium u něhož jsou losované otázky způsobem ověření a v souladu s pokynem, která kritéria je třeba u zkoušky splnit). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5874,51 +5874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška nerozkládá do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7135,84 +7135,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Divadelní fakulta Akademie múzických umění v Praze (AMU), Katedra produkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 15:41:49</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 20:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E4E44E5"/>
+    <w:nsid w:val="525FA2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7298,51 +7298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5137DF9C"/>
+    <w:nsid w:val="4597FBEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7428,51 +7428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26FB4601"/>
+    <w:nsid w:val="0F38E232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>