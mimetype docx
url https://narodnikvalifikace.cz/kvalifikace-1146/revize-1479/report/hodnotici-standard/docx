--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FB72A83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FB72A83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FB72A83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35E1DC20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35E1DC20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35E1DC20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 16.4.2026 20:46:34</w:t>
+        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C6C16C2"/>
+    <w:nsid w:val="4DF139EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="226D794B"/>
+    <w:nsid w:val="560B7707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33A6A7C8"/>
+    <w:nsid w:val="1F5CDC1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>