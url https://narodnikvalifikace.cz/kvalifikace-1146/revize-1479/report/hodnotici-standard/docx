--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35E1DC20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35E1DC20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35E1DC20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1554B7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1554B7FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1554B7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 7.5.2026 20:08:50</w:t>
+        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DF139EA"/>
+    <w:nsid w:val="47BC0A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="560B7707"/>
+    <w:nsid w:val="5B876BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F5CDC1E"/>
+    <w:nsid w:val="60374911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>