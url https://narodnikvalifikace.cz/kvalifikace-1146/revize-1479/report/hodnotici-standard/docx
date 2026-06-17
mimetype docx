--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1554B7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1554B7FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1554B7FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23068B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23068B09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23068B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 28.5.2026 3:21:58</w:t>
+        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47BC0A5A"/>
+    <w:nsid w:val="6DAC9E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B876BF7"/>
+    <w:nsid w:val="410B44A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60374911"/>
+    <w:nsid w:val="2908A77B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>