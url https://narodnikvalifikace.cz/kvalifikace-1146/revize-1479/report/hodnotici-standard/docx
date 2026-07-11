--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23068B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23068B09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23068B09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD9A343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD9A343" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD9A343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 17.6.2026 13:10:11</w:t>
+        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DAC9E0A"/>
+    <w:nsid w:val="2D50007F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="410B44A4"/>
+    <w:nsid w:val="1C806694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2908A77B"/>
+    <w:nsid w:val="0318E455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>