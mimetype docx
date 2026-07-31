--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD9A343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD9A343" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD9A343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4884EE5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4884EE5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4884EE5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 11.7.2026 8:05:10</w:t>
+        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D50007F"/>
+    <w:nsid w:val="1E68644D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C806694"/>
+    <w:nsid w:val="2FC1EA3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0318E455"/>
+    <w:nsid w:val="0EA28178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>