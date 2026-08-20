--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4884EE5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4884EE5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4884EE5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R189E5539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR189E5539" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR189E5539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 31.7.2026 14:35:21</w:t>
+        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E68644D"/>
+    <w:nsid w:val="02628076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FC1EA3D"/>
+    <w:nsid w:val="40223A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EA28178"/>
+    <w:nsid w:val="6222AB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>