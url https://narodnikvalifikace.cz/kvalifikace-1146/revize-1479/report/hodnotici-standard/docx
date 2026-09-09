--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R189E5539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR189E5539" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR189E5539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R654D6F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR654D6F82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR654D6F82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2965,51 +2965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5067,51 +5067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6430,51 +6430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6743,51 +6743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7428,84 +7428,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Produkční kulturních projektů, 20.8.2026 18:59:39</w:t>
+        <w:t>Produkční kulturních projektů, 9.9.2026 22:14:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02628076"/>
+    <w:nsid w:val="4505BE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7591,51 +7591,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40223A77"/>
+    <w:nsid w:val="7162C304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7721,51 +7721,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6222AB97"/>
+    <w:nsid w:val="6FE596F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>