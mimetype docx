--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C25D73F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C25D73F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C25D73F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R720EB4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR720EB4F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR720EB4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.4.2026 0:28:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EF8DAFC"/>
+    <w:nsid w:val="768B29E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="795F5FA9"/>
+    <w:nsid w:val="79C783E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57CA4E34"/>
+    <w:nsid w:val="5DFA8EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>