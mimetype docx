--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R720EB4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR720EB4F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR720EB4F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3701ABD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3701ABD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3701ABD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.5.2026 17:09:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="768B29E6"/>
+    <w:nsid w:val="531CAED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C783E7"/>
+    <w:nsid w:val="3ECA8D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DFA8EB5"/>
+    <w:nsid w:val="31824E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>