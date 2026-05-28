--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3701ABD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3701ABD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3701ABD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D9384BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D9384BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D9384BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 1:24:35</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="531CAED0"/>
+    <w:nsid w:val="08DEB37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ECA8D8A"/>
+    <w:nsid w:val="1368646D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31824E94"/>
+    <w:nsid w:val="719EE33E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>