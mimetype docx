--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D9384BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D9384BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D9384BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6834CD8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6834CD8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6834CD8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:00</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 28.5.2026 2:23:01</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08DEB37E"/>
+    <w:nsid w:val="0C7D59A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1368646D"/>
+    <w:nsid w:val="3089A29D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="719EE33E"/>
+    <w:nsid w:val="75F0C6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>