--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6834CD8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6834CD8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6834CD8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28616AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28616AF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28616AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:22:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C7D59A2"/>
+    <w:nsid w:val="3756EB1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3089A29D"/>
+    <w:nsid w:val="1B7EE9D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75F0C6D9"/>
+    <w:nsid w:val="759BB6F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>