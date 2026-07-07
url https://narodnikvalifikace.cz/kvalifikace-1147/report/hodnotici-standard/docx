--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28616AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28616AF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28616AF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CDE2E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CDE2E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CDE2E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 17.6.2026 11:45:37</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3756EB1A"/>
+    <w:nsid w:val="3454FA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B7EE9D8"/>
+    <w:nsid w:val="3C4E1100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="759BB6F3"/>
+    <w:nsid w:val="6BBA03A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>