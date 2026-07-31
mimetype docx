--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44CDE2E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44CDE2E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44CDE2E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE26524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE26524" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE26524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 7.7.2026 16:14:45</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3454FA27"/>
+    <w:nsid w:val="6392686E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C4E1100"/>
+    <w:nsid w:val="1A5BA19E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BBA03A0"/>
+    <w:nsid w:val="065DA132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>