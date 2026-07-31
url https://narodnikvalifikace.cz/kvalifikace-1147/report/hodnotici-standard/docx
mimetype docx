--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE26524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE26524" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE26524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AA5080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AA5080" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AA5080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6392686E"/>
+    <w:nsid w:val="37C95062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A5BA19E"/>
+    <w:nsid w:val="0179C9F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="065DA132"/>
+    <w:nsid w:val="5DA6E9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>