--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AA5080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AA5080" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AA5080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8F5198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8F5198" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8F5198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 31.7.2026 12:57:59</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37C95062"/>
+    <w:nsid w:val="066648ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0179C9F4"/>
+    <w:nsid w:val="0965B742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA6E9AB"/>
+    <w:nsid w:val="7F0553C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>