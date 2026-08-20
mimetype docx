--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B8F5198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B8F5198" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B8F5198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R795648FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR795648FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR795648FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3418,51 +3418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3927,51 +3927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15086,51 +15086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16493,51 +16493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16806,51 +16806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17379,84 +17379,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SŠ automobilní Holice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 18:59:50</w:t>
+        <w:t>Dispečer/dispečerka silniční nákladní dopravy, 20.8.2026 22:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="066648ED"/>
+    <w:nsid w:val="560088DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17542,51 +17542,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0965B742"/>
+    <w:nsid w:val="558C3E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17672,51 +17672,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F0553C4"/>
+    <w:nsid w:val="7C528885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>