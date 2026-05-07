--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54C9B10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54C9B10A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54C9B10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75F7C7F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75F7C7F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75F7C7F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.4.2026 2:07:38</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B0FFEF2"/>
+    <w:nsid w:val="42E6530B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="244DCE58"/>
+    <w:nsid w:val="7E75CA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>