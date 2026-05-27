--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75F7C7F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75F7C7F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75F7C7F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34A19A10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34A19A10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34A19A10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.5.2026 16:09:23</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42E6530B"/>
+    <w:nsid w:val="6C479D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E75CA9F"/>
+    <w:nsid w:val="29A48728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>