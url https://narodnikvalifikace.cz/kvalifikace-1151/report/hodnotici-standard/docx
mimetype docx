--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34A19A10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34A19A10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34A19A10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A45522F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A45522F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A45522F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 28.5.2026 0:13:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C479D99"/>
+    <w:nsid w:val="6EA773F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29A48728"/>
+    <w:nsid w:val="1346E95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>