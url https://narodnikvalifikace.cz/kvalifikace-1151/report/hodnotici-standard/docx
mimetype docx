--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A45522F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A45522F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A45522F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26D935CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26D935CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26D935CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:25:00</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EA773F2"/>
+    <w:nsid w:val="115C8205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1346E95D"/>
+    <w:nsid w:val="7DA9A870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>