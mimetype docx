--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26D935CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26D935CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26D935CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B251AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B251AA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B251AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 17.6.2026 11:49:13</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="115C8205"/>
+    <w:nsid w:val="13FF360F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DA9A870"/>
+    <w:nsid w:val="33A55772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>