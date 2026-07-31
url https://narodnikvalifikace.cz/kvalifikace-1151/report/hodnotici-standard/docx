--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B251AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B251AA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B251AA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABAF5E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABAF5E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABAF5E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 7.7.2026 14:00:33</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13FF360F"/>
+    <w:nsid w:val="52747273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33A55772"/>
+    <w:nsid w:val="3007E5F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>