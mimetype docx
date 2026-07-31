--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABAF5E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABAF5E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABAF5E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26EFBEF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26EFBEF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26EFBEF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 11:25:57</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52747273"/>
+    <w:nsid w:val="272E5343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3007E5F5"/>
+    <w:nsid w:val="42005A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>