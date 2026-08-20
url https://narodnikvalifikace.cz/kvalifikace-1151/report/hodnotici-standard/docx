--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26EFBEF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26EFBEF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26EFBEF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C016FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C016FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C016FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 31.7.2026 14:31:47</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="272E5343"/>
+    <w:nsid w:val="5E719578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42005A44"/>
+    <w:nsid w:val="7647379F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>