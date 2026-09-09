--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C016FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C016FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C016FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R326B9794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR326B9794" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR326B9794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 20.8.2026 18:57:52</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E719578"/>
+    <w:nsid w:val="5308FE2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7647379F"/>
+    <w:nsid w:val="045708A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>