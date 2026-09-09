--- v9 (2026-09-09)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R326B9794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR326B9794" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR326B9794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C3459FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C3459FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C3459FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13160,51 +13160,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23034,51 +23034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34166,51 +34166,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37185,51 +37185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. V případě, že autorizovaná osoba nemá kvalifikaci v příslušném jazyce specializace uchazeče na úrovni magisterského studia (doloží diplom), nebo v daném jazyce nezískala a nedoložila certifikát úrovně minimálně C1 podle Společného evropského referenčního rámce pro jazyky, nebo nesložila státní jazykovou zkoušku v tlumočení i překladatelství v jazyce specializace uchazeče, musí ke zkoušce zajistit tlumočníka, který bude mít doložitelnou odbornou kvalifikaci jak pro jazyk specializace zkoušeného, tak pro český jazyk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38460,51 +38460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut celkem, zahrnuje dva písemné testy: test z odborných znalostí celkem 90 minut a test jazykových znalostí 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39089,84 +39089,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 20:17:43</w:t>
+        <w:t>Interkulturní pracovník/pracovnice, 9.9.2026 21:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5308FE2C"/>
+    <w:nsid w:val="1022BAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39252,51 +39252,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="045708A9"/>
+    <w:nsid w:val="5230935F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>