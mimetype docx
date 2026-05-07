--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8DAC266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8DAC266" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8DAC266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59590E5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59590E5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59590E5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.4.2026 0:28:41</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5105B7DA"/>
+    <w:nsid w:val="1A16832B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72B57EF3"/>
+    <w:nsid w:val="4CE73946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4223B6B4"/>
+    <w:nsid w:val="35DC1551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DF08090"/>
+    <w:nsid w:val="733C5ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>