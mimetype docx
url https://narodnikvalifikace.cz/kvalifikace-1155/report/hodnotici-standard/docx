--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59590E5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59590E5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59590E5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DCBCE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DCBCE71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DCBCE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.5.2026 17:10:03</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A16832B"/>
+    <w:nsid w:val="7F4E0320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE73946"/>
+    <w:nsid w:val="1605C8D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35DC1551"/>
+    <w:nsid w:val="5DCE564E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="733C5ADB"/>
+    <w:nsid w:val="5083D340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>