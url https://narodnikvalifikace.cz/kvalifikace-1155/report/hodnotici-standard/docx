--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DCBCE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DCBCE71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DCBCE71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73592849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73592849" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73592849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 28.5.2026 0:12:06</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F4E0320"/>
+    <w:nsid w:val="3EC93BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1605C8D9"/>
+    <w:nsid w:val="6801266F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DCE564E"/>
+    <w:nsid w:val="05E58D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5083D340"/>
+    <w:nsid w:val="66DBD48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>