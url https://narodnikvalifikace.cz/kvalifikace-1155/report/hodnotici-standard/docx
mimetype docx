--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73592849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73592849" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73592849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421925C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421925C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421925C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.6.2026 9:38:44</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EC93BE9"/>
+    <w:nsid w:val="62BAC484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6801266F"/>
+    <w:nsid w:val="1DF407A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05E58D39"/>
+    <w:nsid w:val="2AE21DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66DBD48A"/>
+    <w:nsid w:val="333600CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>