--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421925C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421925C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421925C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F264F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F264F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F264F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 11:22:22</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62BAC484"/>
+    <w:nsid w:val="36A09749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF407A6"/>
+    <w:nsid w:val="23CF9C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AE21DB2"/>
+    <w:nsid w:val="008D1760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="333600CD"/>
+    <w:nsid w:val="1D625B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>