--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F264F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F264F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F264F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC818B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC818B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC818B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 7.7.2026 12:25:29</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36A09749"/>
+    <w:nsid w:val="2F44E907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23CF9C4B"/>
+    <w:nsid w:val="44EA8F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="008D1760"/>
+    <w:nsid w:val="0A37ADCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D625B6C"/>
+    <w:nsid w:val="420EA2A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>