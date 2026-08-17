--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC818B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC818B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC818B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA854EC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA854EC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA854EC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 27.7.2026 13:54:12</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F44E907"/>
+    <w:nsid w:val="256008B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44EA8F1B"/>
+    <w:nsid w:val="060F3AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A37ADCC"/>
+    <w:nsid w:val="0D162DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="420EA2A8"/>
+    <w:nsid w:val="3FA8C893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>