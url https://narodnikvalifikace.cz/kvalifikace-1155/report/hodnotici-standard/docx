--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA854EC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA854EC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA854EC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R338509F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR338509F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR338509F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3532,51 +3532,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4699,51 +4699,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5400,51 +5400,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7127,51 +7127,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8305,51 +8305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9925,51 +9925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10498,84 +10498,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 17.8.2026 19:13:40</w:t>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě, 8.9.2026 6:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="256008B9"/>
+    <w:nsid w:val="6A14693E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10661,51 +10661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060F3AF4"/>
+    <w:nsid w:val="3DE1F9F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10791,51 +10791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D162DA9"/>
+    <w:nsid w:val="14E00A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10921,51 +10921,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FA8C893"/>
+    <w:nsid w:val="2CEF6BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>