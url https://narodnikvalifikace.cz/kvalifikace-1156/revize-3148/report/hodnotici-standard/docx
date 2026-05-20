--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46C9F57E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46C9F57E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46C9F57E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64D97020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64D97020" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64D97020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 29.4.2026 3:30:20</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35F2B1F0"/>
+    <w:nsid w:val="48EDDA14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17BD7405"/>
+    <w:nsid w:val="0229ED24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28E8A672"/>
+    <w:nsid w:val="5AC8EF0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CBD4CC8"/>
+    <w:nsid w:val="2343979C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>