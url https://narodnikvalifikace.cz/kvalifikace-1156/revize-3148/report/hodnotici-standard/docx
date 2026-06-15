--- v1 (2026-05-20)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64D97020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64D97020" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64D97020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R649971DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR649971DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR649971DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 20.5.2026 5:00:33</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48EDDA14"/>
+    <w:nsid w:val="332D008D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0229ED24"/>
+    <w:nsid w:val="31F83A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AC8EF0B"/>
+    <w:nsid w:val="2C4C6FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2343979C"/>
+    <w:nsid w:val="1E79C953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>