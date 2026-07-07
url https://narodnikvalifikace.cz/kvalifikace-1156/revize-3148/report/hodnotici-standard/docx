--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R649971DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR649971DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR649971DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359C5E11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359C5E11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359C5E11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 15.6.2026 6:43:26</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="332D008D"/>
+    <w:nsid w:val="3CF65DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31F83A4E"/>
+    <w:nsid w:val="50B467DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C4C6FCF"/>
+    <w:nsid w:val="480DC0FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E79C953"/>
+    <w:nsid w:val="6931CADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>