--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359C5E11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359C5E11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359C5E11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DC01292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DC01292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DC01292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 7.7.2026 12:42:39</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CF65DEE"/>
+    <w:nsid w:val="082D6F57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B467DA"/>
+    <w:nsid w:val="2E5C071F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="480DC0FC"/>
+    <w:nsid w:val="7F164B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6931CADE"/>
+    <w:nsid w:val="3DEE644B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>