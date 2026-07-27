--- v4 (2026-07-27)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DC01292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DC01292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DC01292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D390CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D390CF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D390CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 14:02:36</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="082D6F57"/>
+    <w:nsid w:val="7F1D5F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E5C071F"/>
+    <w:nsid w:val="324E9A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F164B5C"/>
+    <w:nsid w:val="77C28263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DEE644B"/>
+    <w:nsid w:val="2CDD25BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>