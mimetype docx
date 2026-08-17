--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D390CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D390CF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D390CF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R657808A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR657808A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR657808A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 27.7.2026 15:04:10</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F1D5F27"/>
+    <w:nsid w:val="1E048126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324E9A26"/>
+    <w:nsid w:val="6EB2116C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77C28263"/>
+    <w:nsid w:val="1E4AC24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CDD25BF"/>
+    <w:nsid w:val="2495CABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>