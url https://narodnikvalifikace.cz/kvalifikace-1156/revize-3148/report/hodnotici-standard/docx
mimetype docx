--- v6 (2026-08-17)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R657808A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR657808A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR657808A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765F2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765F2101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765F2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 20:21:31</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E048126"/>
+    <w:nsid w:val="4B3026B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EB2116C"/>
+    <w:nsid w:val="543C79F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E4AC24A"/>
+    <w:nsid w:val="04217412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2495CABF"/>
+    <w:nsid w:val="37AE617B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>