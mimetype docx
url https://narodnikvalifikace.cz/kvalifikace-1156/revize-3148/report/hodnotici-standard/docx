--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765F2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765F2101" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765F2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38F62D97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38F62D97" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38F62D97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1872,51 +1872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3039,51 +3039,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4206,51 +4206,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5836,51 +5836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6895,51 +6895,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8693,51 +8693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9266,84 +9266,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>EMBRE, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 17.8.2026 21:16:25</w:t>
+        <w:t>Pracovník tvarového broušení v nábytkářské výrobě, 8.9.2026 7:48:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B3026B1"/>
+    <w:nsid w:val="09473F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9429,51 +9429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="543C79F8"/>
+    <w:nsid w:val="71DAE0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9559,51 +9559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04217412"/>
+    <w:nsid w:val="1234D302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9689,51 +9689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37AE617B"/>
+    <w:nsid w:val="2F5F2BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>