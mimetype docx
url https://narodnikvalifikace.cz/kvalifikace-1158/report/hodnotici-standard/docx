--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FD78B96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FD78B96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FD78B96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12388618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12388618" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12388618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.4.2026 1:58:28</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05876351"/>
+    <w:nsid w:val="2041389D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="627CAA24"/>
+    <w:nsid w:val="4B91109A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="756437D4"/>
+    <w:nsid w:val="518F6B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DFD0776"/>
+    <w:nsid w:val="759681C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>