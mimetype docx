--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12388618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12388618" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12388618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R290735FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR290735FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR290735FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.5.2026 16:10:03</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2041389D"/>
+    <w:nsid w:val="3A9149C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B91109A"/>
+    <w:nsid w:val="36B4B700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="518F6B7E"/>
+    <w:nsid w:val="346F5812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="759681C8"/>
+    <w:nsid w:val="5FFCAD77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>