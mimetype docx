--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R290735FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR290735FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR290735FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3C2C46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3C2C46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3C2C46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 28.5.2026 0:13:29</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A9149C9"/>
+    <w:nsid w:val="5C7A96E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36B4B700"/>
+    <w:nsid w:val="080A7161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="346F5812"/>
+    <w:nsid w:val="1713D890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FFCAD77"/>
+    <w:nsid w:val="57C55472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>