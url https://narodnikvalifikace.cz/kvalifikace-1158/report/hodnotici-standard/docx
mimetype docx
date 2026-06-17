--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3C2C46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3C2C46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3C2C46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FC499B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FC499B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FC499B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 9:43:55</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C7A96E7"/>
+    <w:nsid w:val="4BDB7E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="080A7161"/>
+    <w:nsid w:val="6F32EB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1713D890"/>
+    <w:nsid w:val="5E6F0403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57C55472"/>
+    <w:nsid w:val="1F848E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>