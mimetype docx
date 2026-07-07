--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FC499B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FC499B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FC499B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R479F840A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR479F840A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR479F840A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 17.6.2026 11:25:46</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BDB7E68"/>
+    <w:nsid w:val="207BA2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F32EB9E"/>
+    <w:nsid w:val="665F7CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E6F0403"/>
+    <w:nsid w:val="35537074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F848E95"/>
+    <w:nsid w:val="1ACEAD9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>