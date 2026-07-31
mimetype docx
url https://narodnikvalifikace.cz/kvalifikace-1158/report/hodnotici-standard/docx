--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R479F840A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR479F840A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR479F840A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R607EF92D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR607EF92D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR607EF92D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 7.7.2026 13:44:47</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="207BA2B8"/>
+    <w:nsid w:val="599E82CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="665F7CD6"/>
+    <w:nsid w:val="616B6C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35537074"/>
+    <w:nsid w:val="2F1AE1F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1ACEAD9D"/>
+    <w:nsid w:val="10ACFC26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>