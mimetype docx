--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R607EF92D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR607EF92D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR607EF92D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R767120DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR767120DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR767120DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 15:01:21</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="599E82CE"/>
+    <w:nsid w:val="25A750F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="616B6C61"/>
+    <w:nsid w:val="324C83A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F1AE1F7"/>
+    <w:nsid w:val="3D994985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10ACFC26"/>
+    <w:nsid w:val="736D9FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>