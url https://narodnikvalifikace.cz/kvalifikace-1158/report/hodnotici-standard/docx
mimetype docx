--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R767120DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR767120DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR767120DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57BF59C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57BF59C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57BF59C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4933,51 +4933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč musí být při zkoušce vybaven vlastním pracovním oděvem a pracovní obuví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6075,51 +6075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7400,51 +7400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8029,84 +8029,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 31.7.2026 17:44:33</w:t>
+        <w:t>Operátor/operátorka automatizovaných center stříkaných povrchových úprav v nábytkářské výrobě, 21.8.2026 0:57:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25A750F1"/>
+    <w:nsid w:val="66BB7D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8192,51 +8192,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324C83A0"/>
+    <w:nsid w:val="7E96BCF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8322,51 +8322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D994985"/>
+    <w:nsid w:val="412D2054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8452,51 +8452,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="736D9FA0"/>
+    <w:nsid w:val="55559798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>