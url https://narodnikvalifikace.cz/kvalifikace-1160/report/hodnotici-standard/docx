--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19462E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19462E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19462E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14938C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14938C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14938C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.4.2026 10:52:15</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FDC6BC6"/>
+    <w:nsid w:val="1F247A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6634260F"/>
+    <w:nsid w:val="4ABD0408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71D47CE9"/>
+    <w:nsid w:val="122EDA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>