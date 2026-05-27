--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14938C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14938C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14938C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA31DFB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA31DFB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA31DFB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 7.5.2026 16:09:14</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F247A72"/>
+    <w:nsid w:val="488F1E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ABD0408"/>
+    <w:nsid w:val="619BE532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="122EDA5B"/>
+    <w:nsid w:val="558156C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>