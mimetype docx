--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA31DFB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA31DFB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA31DFB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28A8BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28A8BF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28A8BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 28.5.2026 0:13:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="488F1E35"/>
+    <w:nsid w:val="1A4EF91A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="619BE532"/>
+    <w:nsid w:val="729E1218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="558156C4"/>
+    <w:nsid w:val="430B167B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>