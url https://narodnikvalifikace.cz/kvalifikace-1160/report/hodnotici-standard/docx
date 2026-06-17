--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28A8BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28A8BF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28A8BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R766D685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR766D685A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR766D685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:24:54</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A4EF91A"/>
+    <w:nsid w:val="3DA13FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="729E1218"/>
+    <w:nsid w:val="3D8B8EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="430B167B"/>
+    <w:nsid w:val="23A3C6DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>