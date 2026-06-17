--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R766D685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR766D685A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR766D685A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345EAC17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345EAC17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345EAC17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 11:49:29</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DA13FC0"/>
+    <w:nsid w:val="6B185283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D8B8EC3"/>
+    <w:nsid w:val="33E9614F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23A3C6DD"/>
+    <w:nsid w:val="1A12A94E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>