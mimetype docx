--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345EAC17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345EAC17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345EAC17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FFDF84D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FFDF84D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FFDF84D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 17.6.2026 13:00:40</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B185283"/>
+    <w:nsid w:val="64B954C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33E9614F"/>
+    <w:nsid w:val="0DDF23A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A12A94E"/>
+    <w:nsid w:val="6A1088BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>