--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FFDF84D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FFDF84D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FFDF84D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FE3575F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FE3575F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FE3575F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 11.7.2026 3:44:38</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64B954C3"/>
+    <w:nsid w:val="04D310AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DDF23A4"/>
+    <w:nsid w:val="692DF2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A1088BB"/>
+    <w:nsid w:val="38872168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>