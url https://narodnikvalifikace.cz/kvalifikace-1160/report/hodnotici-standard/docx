--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FE3575F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FE3575F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FE3575F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EC4F8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EC4F8C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EC4F8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 12:48:22</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04D310AD"/>
+    <w:nsid w:val="069CF5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="692DF2F0"/>
+    <w:nsid w:val="12E92E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38872168"/>
+    <w:nsid w:val="7D51F78E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>