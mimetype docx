--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EC4F8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EC4F8C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EC4F8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C92A879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C92A879" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C92A879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:18:46</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="069CF5B4"/>
+    <w:nsid w:val="6195CB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E92E10"/>
+    <w:nsid w:val="328C35E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D51F78E"/>
+    <w:nsid w:val="4C7A7C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>