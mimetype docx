--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C92A879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C92A879" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C92A879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E2965D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E2965D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E2965D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 31.7.2026 14:32:45</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6195CB11"/>
+    <w:nsid w:val="61FC1A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="328C35E4"/>
+    <w:nsid w:val="13C0FCDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C7A7C19"/>
+    <w:nsid w:val="30F73264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>