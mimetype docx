--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14E2965D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14E2965D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14E2965D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43B0D53C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43B0D53C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43B0D53C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2522,51 +2522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3380,51 +3380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5896,51 +5896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Klavíry Kalous</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ladič/ladička klávesových hudebních nástrojů, 20.8.2026 19:56:11</w:t>
+        <w:t>Ladič/ladička klávesových hudebních nástrojů, 9.9.2026 22:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61FC1A97"/>
+    <w:nsid w:val="7D4AD491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13C0FCDF"/>
+    <w:nsid w:val="3D0D9BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30F73264"/>
+    <w:nsid w:val="53FF89C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>