--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A90F4F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A90F4F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A90F4F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A6DE416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A6DE416" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A6DE416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:32</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:32</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2344,51 +2344,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:32</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3037,51 +3037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:33</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4157,51 +4157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:33</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5075,51 +5075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:33</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5648,84 +5648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Royal Glass Bohemia, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 8.9.2026 7:48:33</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B21328A"/>
+    <w:nsid w:val="2B726017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5811,51 +5811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3082D73F"/>
+    <w:nsid w:val="4AD2EE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5941,51 +5941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="241988BF"/>
+    <w:nsid w:val="3A00AC7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>