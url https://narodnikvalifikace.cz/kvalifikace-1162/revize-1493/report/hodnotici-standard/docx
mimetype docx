--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A6DE416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A6DE416" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A6DE416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4563AC7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4563AC7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4563AC7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2344,51 +2344,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3037,51 +3037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4157,51 +4157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5075,51 +5075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5648,84 +5648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Royal Glass Bohemia, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 28.9.2026 13:56:11</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B726017"/>
+    <w:nsid w:val="4465540B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5811,51 +5811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD2EE1C"/>
+    <w:nsid w:val="326B55C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5941,51 +5941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A00AC7C"/>
+    <w:nsid w:val="12F1A185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>