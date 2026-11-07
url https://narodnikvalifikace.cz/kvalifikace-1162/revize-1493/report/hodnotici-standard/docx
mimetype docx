--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4563AC7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4563AC7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4563AC7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39DB46AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39DB46AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39DB46AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2344,51 +2344,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3037,51 +3037,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složené ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3857,51 +3857,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3916,51 +3916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4157,51 +4157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4293,79 +4293,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4501" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4373,58 +4373,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení ústní a písemné části zkoušky vybavená PC a nainstalovaným kancelářským SW a tiskárnou</w:t>
+        <w:t>Místnost pro provedení ústní a písemné části zkoušky vybavená PC a nainstalovaným kancelářským SW a tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4432,58 +4432,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště umožňující provedení praktické části zkoušky, vybavený sklářský provoz s přístupem k procesu tavení skloviny</w:t>
+        <w:t>Pracoviště umožňující provedení praktické části zkoušky, vybavený sklářský provoz s přístupem k procesu tavení skloviny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4491,58 +4491,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sklářské suroviny a materiál pro vykonání zkoušky </w:t>
+        <w:t xml:space="preserve">Sklářské suroviny a materiál pro vykonání zkoušky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4550,58 +4550,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace, technologická a technická dokumentace</w:t>
+        <w:t>Výrobní dokumentace, technologická a technická dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4609,58 +4609,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzorky vad skel </w:t>
+        <w:t xml:space="preserve">Vzorky vad skel </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4668,58 +4668,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Referenční vzorky skel v odpovídajícím množství pro vykonání zkoušky</w:t>
+        <w:t>Referenční vzorky skel v odpovídajícím množství pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4731,51 +4731,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4787,51 +4787,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4843,51 +4843,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4391" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4161" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4898,79 +4898,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7113"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7113"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7453"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7222"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4981,79 +4981,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8716"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8486"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8716"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8486"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9056"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8826"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5075,51 +5075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5648,84 +5648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Royal Glass Bohemia, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 18.10.2026 18:31:22</w:t>
+        <w:t>Sklářský technik tavení pro ruční výrobu užitkového skla, 7.11.2026 18:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4465540B"/>
+    <w:nsid w:val="42C487E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5811,51 +5811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="326B55C8"/>
+    <w:nsid w:val="1217F42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5941,51 +5941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12F1A185"/>
+    <w:nsid w:val="20462FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>