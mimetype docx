--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C65ADCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C65ADCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C65ADCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R184DC6CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR184DC6CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR184DC6CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.4.2026 1:58:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="793FE11B"/>
+    <w:nsid w:val="7D506F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="771C9CC1"/>
+    <w:nsid w:val="67DB867F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="029E3137"/>
+    <w:nsid w:val="243CBA3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CE3120B"/>
+    <w:nsid w:val="719DD962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>