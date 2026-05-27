--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R184DC6CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR184DC6CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR184DC6CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A6DF16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A6DF16B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A6DF16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 7.5.2026 16:10:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D506F29"/>
+    <w:nsid w:val="3F919109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67DB867F"/>
+    <w:nsid w:val="3F5CCE8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="243CBA3B"/>
+    <w:nsid w:val="65F56131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="719DD962"/>
+    <w:nsid w:val="7F34922D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>