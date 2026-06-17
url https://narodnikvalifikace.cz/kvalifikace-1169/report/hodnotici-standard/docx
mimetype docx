--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A6DF16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A6DF16B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A6DF16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78765ED7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78765ED7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78765ED7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 28.5.2026 1:25:05</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F919109"/>
+    <w:nsid w:val="42B633B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F5CCE8F"/>
+    <w:nsid w:val="79A4B847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65F56131"/>
+    <w:nsid w:val="4689C224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F34922D"/>
+    <w:nsid w:val="09171BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>