--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78765ED7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78765ED7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78765ED7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC57A2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC57A2CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC57A2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 9:44:11</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42B633B0"/>
+    <w:nsid w:val="2D4F7F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A4B847"/>
+    <w:nsid w:val="622F5D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4689C224"/>
+    <w:nsid w:val="130361B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09171BD9"/>
+    <w:nsid w:val="4862BBE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>