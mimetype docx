--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC57A2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC57A2CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC57A2CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R783CEE82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR783CEE82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR783CEE82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 17.6.2026 11:51:26</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D4F7F77"/>
+    <w:nsid w:val="34CCE191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="622F5D56"/>
+    <w:nsid w:val="1A43CF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="130361B8"/>
+    <w:nsid w:val="1F64BA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4862BBE5"/>
+    <w:nsid w:val="6242D64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>