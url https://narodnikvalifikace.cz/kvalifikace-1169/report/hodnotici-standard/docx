--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R783CEE82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR783CEE82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR783CEE82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD1BC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD1BC55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD1BC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:20:14</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34CCE191"/>
+    <w:nsid w:val="60ECFBC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A43CF6F"/>
+    <w:nsid w:val="2C39391E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F64BA86"/>
+    <w:nsid w:val="784A3895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6242D64C"/>
+    <w:nsid w:val="318ACFFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>