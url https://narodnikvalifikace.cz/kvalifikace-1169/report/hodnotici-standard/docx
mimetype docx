--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD1BC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD1BC55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD1BC55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69441D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69441D5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69441D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 2:25:21</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60ECFBC0"/>
+    <w:nsid w:val="0390519B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C39391E"/>
+    <w:nsid w:val="0DE424DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="784A3895"/>
+    <w:nsid w:val="74A3866A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="318ACFFB"/>
+    <w:nsid w:val="24D0AF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>