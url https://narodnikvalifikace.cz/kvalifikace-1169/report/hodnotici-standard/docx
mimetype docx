--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69441D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69441D5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69441D5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68D07D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68D07D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68D07D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 11.7.2026 3:36:01</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0390519B"/>
+    <w:nsid w:val="20873D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DE424DC"/>
+    <w:nsid w:val="0AE50192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74A3866A"/>
+    <w:nsid w:val="75A55263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24D0AF53"/>
+    <w:nsid w:val="7943541B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>