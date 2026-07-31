--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68D07D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68D07D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68D07D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R118423E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR118423E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR118423E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 11:27:03</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20873D12"/>
+    <w:nsid w:val="30240B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AE50192"/>
+    <w:nsid w:val="2AA023F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75A55263"/>
+    <w:nsid w:val="4BF0622A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7943541B"/>
+    <w:nsid w:val="312BD94B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>