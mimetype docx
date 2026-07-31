--- v9 (2026-07-31)
+++ v10 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R118423E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR118423E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR118423E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29EEB241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29EEB241" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29EEB241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:44:38</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30240B98"/>
+    <w:nsid w:val="59E2E3F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AA023F9"/>
+    <w:nsid w:val="4B26CD7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BF0622A"/>
+    <w:nsid w:val="0527729E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="312BD94B"/>
+    <w:nsid w:val="0AC7C455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>