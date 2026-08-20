--- v10 (2026-07-31)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29EEB241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29EEB241" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29EEB241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16EEDED8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16EEDED8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16EEDED8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 31.7.2026 12:49:36</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59E2E3F0"/>
+    <w:nsid w:val="4707D33B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B26CD7F"/>
+    <w:nsid w:val="44196889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0527729E"/>
+    <w:nsid w:val="1DBB007E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0AC7C455"/>
+    <w:nsid w:val="75EDAA96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>