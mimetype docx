--- v11 (2026-08-20)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16EEDED8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16EEDED8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16EEDED8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BD914E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BD914E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BD914E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3406,51 +3406,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4717,51 +4717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7003,51 +7003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9581,51 +9581,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10154,84 +10154,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 19:59:27</w:t>
+        <w:t>Montér/montérka tepelných stříkaných izolací, 20.8.2026 23:51:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4707D33B"/>
+    <w:nsid w:val="6C9B2C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10317,51 +10317,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44196889"/>
+    <w:nsid w:val="3DD6533E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10447,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DBB007E"/>
+    <w:nsid w:val="5B2D3550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10577,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75EDAA96"/>
+    <w:nsid w:val="14602C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>