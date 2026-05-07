--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3838E43A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3838E43A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3838E43A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R176682C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR176682C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR176682C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.4.2026 7:09:10</w:t>
+        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="698B7452"/>
+    <w:nsid w:val="42908FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50414687"/>
+    <w:nsid w:val="5617E702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>