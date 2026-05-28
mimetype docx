--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R176682C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR176682C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR176682C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E45DFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E45DFAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E45DFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.5.2026 19:54:55</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42908FAA"/>
+    <w:nsid w:val="574A2CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5617E702"/>
+    <w:nsid w:val="24B48E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>