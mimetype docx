--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E45DFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E45DFAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E45DFAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R783541D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR783541D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR783541D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:22:50</w:t>
+        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="574A2CC9"/>
+    <w:nsid w:val="44356AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24B48E6F"/>
+    <w:nsid w:val="68CE1FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>