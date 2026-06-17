--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R783541D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR783541D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR783541D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5681AC9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5681AC9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5681AC9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:42</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:42</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:42</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 28.5.2026 4:31:43</w:t>
+        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44356AA1"/>
+    <w:nsid w:val="61261F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68CE1FD6"/>
+    <w:nsid w:val="70CD5C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>