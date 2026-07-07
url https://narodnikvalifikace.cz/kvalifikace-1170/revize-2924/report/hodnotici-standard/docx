--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5681AC9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5681AC9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5681AC9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A32CDB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A32CDB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A32CDB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 17.6.2026 12:52:44</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61261F13"/>
+    <w:nsid w:val="70F4DC83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70CD5C48"/>
+    <w:nsid w:val="4ED3C2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>