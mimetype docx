--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A32CDB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A32CDB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A32CDB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A9AC035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A9AC035" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A9AC035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 17:39:55</w:t>
+        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70F4DC83"/>
+    <w:nsid w:val="14136AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ED3C2FB"/>
+    <w:nsid w:val="545F5863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>