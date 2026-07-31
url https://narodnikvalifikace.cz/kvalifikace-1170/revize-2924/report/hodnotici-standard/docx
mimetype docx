--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A9AC035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A9AC035" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A9AC035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R85DF6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR85DF6BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR85DF6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 7.7.2026 19:11:39</w:t>
+        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14136AB6"/>
+    <w:nsid w:val="529096F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="545F5863"/>
+    <w:nsid w:val="6DA465F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>