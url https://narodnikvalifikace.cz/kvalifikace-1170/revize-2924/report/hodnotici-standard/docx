--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R85DF6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR85DF6BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR85DF6BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R525A828A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR525A828A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR525A828A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 31.7.2026 13:02:13</w:t>
+        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="529096F4"/>
+    <w:nsid w:val="45D8C55F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA465F9"/>
+    <w:nsid w:val="6019BE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>