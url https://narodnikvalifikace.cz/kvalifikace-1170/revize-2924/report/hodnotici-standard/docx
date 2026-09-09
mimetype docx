--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R525A828A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR525A828A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR525A828A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FDD72E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FDD72E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FDD72E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4304,51 +4304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5301,51 +5301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,51 +6449,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7022,84 +7022,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik technolog, 20.8.2026 17:59:59</w:t>
+        <w:t>Strojírenský technik technolog, 9.9.2026 22:05:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45D8C55F"/>
+    <w:nsid w:val="725ADB3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7185,51 +7185,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6019BE41"/>
+    <w:nsid w:val="25820516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>