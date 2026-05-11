--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F8D7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F8D7B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F8D7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A722F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A722F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A722F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.4.2026 0:52:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="786A64F3"/>
+    <w:nsid w:val="654E098A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="331027CB"/>
+    <w:nsid w:val="24FA002B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75D4B8D9"/>
+    <w:nsid w:val="31337526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>