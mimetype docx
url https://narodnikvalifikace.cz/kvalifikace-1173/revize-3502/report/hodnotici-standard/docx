--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A722F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A722F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A722F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21FD225D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21FD225D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21FD225D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 11.5.2026 7:01:47</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="654E098A"/>
+    <w:nsid w:val="2B1F675C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24FA002B"/>
+    <w:nsid w:val="765EEA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31337526"/>
+    <w:nsid w:val="48E4BE6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>