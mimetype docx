--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21FD225D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21FD225D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21FD225D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4234585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4234585C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4234585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 17.6.2026 15:10:35</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B1F675C"/>
+    <w:nsid w:val="62A33C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="765EEA98"/>
+    <w:nsid w:val="36774459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48E4BE6C"/>
+    <w:nsid w:val="183FDDDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>