--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4234585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4234585C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4234585C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F1AA324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F1AA324" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F1AA324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 7.7.2026 17:38:44</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62A33C25"/>
+    <w:nsid w:val="499D0D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36774459"/>
+    <w:nsid w:val="3341C841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="183FDDDF"/>
+    <w:nsid w:val="0EC71506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>