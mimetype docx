--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F1AA324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F1AA324" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F1AA324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C80FA10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C80FA10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C80FA10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 15:02:11</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="499D0D27"/>
+    <w:nsid w:val="77A9DCF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3341C841"/>
+    <w:nsid w:val="41403FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EC71506"/>
+    <w:nsid w:val="57D794FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>