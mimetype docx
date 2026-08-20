--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C80FA10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C80FA10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C80FA10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E4AA6A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E4AA6A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E4AA6A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:56</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:57</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 31.7.2026 16:33:57</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77A9DCF8"/>
+    <w:nsid w:val="61B8ED34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41403FD7"/>
+    <w:nsid w:val="16E70408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57D794FF"/>
+    <w:nsid w:val="4BFB5477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>