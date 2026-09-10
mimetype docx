--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E4AA6A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E4AA6A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E4AA6A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A01D75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A01D75B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A01D75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3942,51 +3942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6677,51 +6677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7306,84 +7306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český institut pro akreditaci, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 20.8.2026 22:11:39</w:t>
+        <w:t>Elektrotechnik/elektrotechnička zkušebny elektrických strojů a přístrojů, 10.9.2026 4:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61B8ED34"/>
+    <w:nsid w:val="5891DB6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7469,51 +7469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16E70408"/>
+    <w:nsid w:val="39DE0349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7599,51 +7599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BFB5477"/>
+    <w:nsid w:val="4D3B8D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>