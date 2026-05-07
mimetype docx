--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6798D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6798D3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6798D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D99419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D99419" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D99419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.4.2026 0:28:55</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C431BC9"/>
+    <w:nsid w:val="36C14AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45D595C6"/>
+    <w:nsid w:val="1894C039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="640F08AC"/>
+    <w:nsid w:val="664A30F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A262BD9"/>
+    <w:nsid w:val="4A5DD7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>