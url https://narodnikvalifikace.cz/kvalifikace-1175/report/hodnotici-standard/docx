--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D99419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D99419" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D99419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2228A162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2228A162" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2228A162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 7.5.2026 18:09:53</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36C14AD8"/>
+    <w:nsid w:val="205756AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1894C039"/>
+    <w:nsid w:val="755765C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="664A30F8"/>
+    <w:nsid w:val="1D19044E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A5DD7F6"/>
+    <w:nsid w:val="4D189D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>