--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2228A162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2228A162" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2228A162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC0124FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC0124FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC0124FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 28.5.2026 0:12:21</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="205756AB"/>
+    <w:nsid w:val="580478E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755765C2"/>
+    <w:nsid w:val="2D2B60EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D19044E"/>
+    <w:nsid w:val="4A76CFAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D189D0D"/>
+    <w:nsid w:val="716D735E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>