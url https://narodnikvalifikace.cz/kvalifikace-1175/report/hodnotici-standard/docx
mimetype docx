--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC0124FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC0124FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC0124FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E06A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E06A13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E06A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 9:39:08</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="580478E2"/>
+    <w:nsid w:val="53A3553A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D2B60EC"/>
+    <w:nsid w:val="676F5757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A76CFAC"/>
+    <w:nsid w:val="72B1B1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="716D735E"/>
+    <w:nsid w:val="2CF2F462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>