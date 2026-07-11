--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E06A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E06A13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E06A13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R632B529E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR632B529E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR632B529E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 17.6.2026 11:21:23</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53A3553A"/>
+    <w:nsid w:val="07D3D100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="676F5757"/>
+    <w:nsid w:val="4FD35E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72B1B1AA"/>
+    <w:nsid w:val="78230B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CF2F462"/>
+    <w:nsid w:val="20B1D31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>