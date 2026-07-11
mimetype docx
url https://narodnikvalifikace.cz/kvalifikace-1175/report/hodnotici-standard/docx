--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R632B529E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR632B529E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR632B529E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37CF37EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37CF37EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37CF37EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 2:18:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07D3D100"/>
+    <w:nsid w:val="373D70D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD35E77"/>
+    <w:nsid w:val="415F57AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78230B08"/>
+    <w:nsid w:val="00A68F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20B1D31B"/>
+    <w:nsid w:val="1593BF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>