--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37CF37EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37CF37EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37CF37EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B463D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B463D35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B463D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 11.7.2026 3:30:09</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="373D70D7"/>
+    <w:nsid w:val="1C83E69B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="415F57AE"/>
+    <w:nsid w:val="0735B717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00A68F71"/>
+    <w:nsid w:val="77C2E424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1593BF30"/>
+    <w:nsid w:val="6FE273D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>