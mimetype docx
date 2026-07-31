--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B463D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B463D35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B463D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R317D2D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR317D2D11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR317D2D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 9:44:39</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C83E69B"/>
+    <w:nsid w:val="485CFEC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0735B717"/>
+    <w:nsid w:val="3FF4146E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77C2E424"/>
+    <w:nsid w:val="5393311C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FE273D2"/>
+    <w:nsid w:val="2C4CF570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>