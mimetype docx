--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R317D2D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR317D2D11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR317D2D11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC88161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC88161" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC88161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 31.7.2026 11:10:11</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="485CFEC7"/>
+    <w:nsid w:val="7DA3669B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FF4146E"/>
+    <w:nsid w:val="4070B65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5393311C"/>
+    <w:nsid w:val="754816A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C4CF570"/>
+    <w:nsid w:val="17EDAB8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>