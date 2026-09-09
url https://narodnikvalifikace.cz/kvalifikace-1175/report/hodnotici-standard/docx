--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REC88161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREC88161" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREC88161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1E00CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1E00CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1E00CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 17.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4205,51 +4205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5497,51 +5497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5810,51 +5810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6439,84 +6439,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ potravinářství a služeb, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička mlýnské laboratoře, 20.8.2026 12:36:49</w:t>
+        <w:t>Technik/technička mlýnské laboratoře, 9.9.2026 20:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DA3669B"/>
+    <w:nsid w:val="4F1A12BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6602,51 +6602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4070B65F"/>
+    <w:nsid w:val="62C3A45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6732,51 +6732,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="754816A7"/>
+    <w:nsid w:val="553D2240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6862,51 +6862,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17EDAB8C"/>
+    <w:nsid w:val="63DDF77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>