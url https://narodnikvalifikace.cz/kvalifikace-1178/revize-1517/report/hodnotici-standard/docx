--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F2EF34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F2EF34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F2EF34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42A6997C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42A6997C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42A6997C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.4.2026 3:02:24</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C501A8E"/>
+    <w:nsid w:val="5BDD1A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A78E30B"/>
+    <w:nsid w:val="24514109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D2DAE47"/>
+    <w:nsid w:val="2FDB0F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>