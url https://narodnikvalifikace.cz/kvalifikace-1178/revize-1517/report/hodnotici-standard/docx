--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42A6997C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42A6997C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42A6997C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8E48BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8E48BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8E48BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.5.2026 21:10:25</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BDD1A91"/>
+    <w:nsid w:val="70D7A894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24514109"/>
+    <w:nsid w:val="315088D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FDB0F65"/>
+    <w:nsid w:val="5053A38B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>