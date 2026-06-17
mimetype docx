--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8E48BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8E48BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8E48BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C0B04A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C0B04A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C0B04A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 28.5.2026 4:57:32</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70D7A894"/>
+    <w:nsid w:val="5945EDAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315088D8"/>
+    <w:nsid w:val="550B9B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5053A38B"/>
+    <w:nsid w:val="3A15150A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>