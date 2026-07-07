--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C0B04A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C0B04A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C0B04A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32444DE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32444DE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32444DE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 17.6.2026 20:18:21</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5945EDAD"/>
+    <w:nsid w:val="1DB59BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="550B9B20"/>
+    <w:nsid w:val="38EB11B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A15150A"/>
+    <w:nsid w:val="5BEF8CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>