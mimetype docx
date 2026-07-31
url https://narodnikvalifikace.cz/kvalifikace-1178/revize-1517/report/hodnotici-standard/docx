--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32444DE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32444DE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32444DE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49FBF014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49FBF014" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49FBF014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 7.7.2026 22:15:03</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DB59BCF"/>
+    <w:nsid w:val="568C42D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38EB11B3"/>
+    <w:nsid w:val="53EA9423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BEF8CD2"/>
+    <w:nsid w:val="253955BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>