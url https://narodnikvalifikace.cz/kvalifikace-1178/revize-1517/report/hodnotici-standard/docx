--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49FBF014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49FBF014" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49FBF014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A25E6E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A25E6E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A25E6E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 31.7.2026 16:56:47</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="568C42D8"/>
+    <w:nsid w:val="26B84E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53EA9423"/>
+    <w:nsid w:val="5D52400B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="253955BD"/>
+    <w:nsid w:val="103A901F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>