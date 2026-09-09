--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A25E6E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A25E6E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A25E6E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D22D5AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D22D5AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D22D5AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 21.08.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4482,51 +4482,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5932,51 +5932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7024,51 +7024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8526,51 +8526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9043,84 +9043,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 20.8.2026 19:08:19</w:t>
+        <w:t>Technolog pro recyklaci odpadů z energetických zařízení, 9.9.2026 23:05:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26B84E90"/>
+    <w:nsid w:val="0AA0D6B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9206,51 +9206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D52400B"/>
+    <w:nsid w:val="7A5626B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9336,51 +9336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="103A901F"/>
+    <w:nsid w:val="5B4EC005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>