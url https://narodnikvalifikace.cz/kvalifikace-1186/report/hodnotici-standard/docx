--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R540FC53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR540FC53D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR540FC53D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62CF91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62CF91B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62CF91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.4.2026 0:28:56</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41F17948"/>
+    <w:nsid w:val="27A5F1E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35333ABC"/>
+    <w:nsid w:val="37D577B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C7DC671"/>
+    <w:nsid w:val="43C53863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>