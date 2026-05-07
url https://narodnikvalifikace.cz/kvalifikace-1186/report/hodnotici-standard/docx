--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62CF91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62CF91B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62CF91B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39432B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39432B12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39432B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:05:09</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27A5F1E7"/>
+    <w:nsid w:val="5CF4790E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37D577B7"/>
+    <w:nsid w:val="4FDA149D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43C53863"/>
+    <w:nsid w:val="3FDE1864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>