--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39432B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39432B12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39432B12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R142EF9AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR142EF9AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR142EF9AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 7.5.2026 18:09:19</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CF4790E"/>
+    <w:nsid w:val="6565A1A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FDA149D"/>
+    <w:nsid w:val="5CDC649D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FDE1864"/>
+    <w:nsid w:val="2C673DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>