--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R142EF9AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR142EF9AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR142EF9AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22E474DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22E474DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22E474DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 28.5.2026 0:57:03</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6565A1A1"/>
+    <w:nsid w:val="49DC1A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CDC649D"/>
+    <w:nsid w:val="347AB1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C673DA8"/>
+    <w:nsid w:val="0A2ACA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>