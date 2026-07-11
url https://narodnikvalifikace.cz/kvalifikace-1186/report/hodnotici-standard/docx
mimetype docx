--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22E474DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22E474DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22E474DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A97B7C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A97B7C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A97B7C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 17.6.2026 9:15:59</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49DC1A5C"/>
+    <w:nsid w:val="5277674C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="347AB1F9"/>
+    <w:nsid w:val="42DA6C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A2ACA5A"/>
+    <w:nsid w:val="741C5740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>