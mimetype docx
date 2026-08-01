--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A97B7C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A97B7C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A97B7C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2ACF5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2ACF5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2ACF5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 11.7.2026 19:11:38</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5277674C"/>
+    <w:nsid w:val="45A15966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42DA6C93"/>
+    <w:nsid w:val="261DD915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="741C5740"/>
+    <w:nsid w:val="28A17C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>