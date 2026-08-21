--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2ACF5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2ACF5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2ACF5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51FF8E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51FF8E52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51FF8E52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 03.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2563,51 +2563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3570,51 +3570,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4435,51 +4435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13442,51 +13442,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20460,51 +20460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29586,51 +29586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31840,51 +31840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33323,51 +33323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33665,51 +33665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34294,84 +34294,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 1.8.2026 7:28:11</w:t>
+        <w:t>Webdesignér – interakční designér / webdesignérka – interakční designérka, 21.8.2026 21:49:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45A15966"/>
+    <w:nsid w:val="60DC26AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34457,51 +34457,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="261DD915"/>
+    <w:nsid w:val="4B3A34B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34587,51 +34587,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28A17C1E"/>
+    <w:nsid w:val="10D41499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>