--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39CEB67E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39CEB67E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39CEB67E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3820C78B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3820C78B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3820C78B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 20.4.2026 23:56:07</w:t>
+        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5847E6BC"/>
+    <w:nsid w:val="1B3E22AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64B3B64B"/>
+    <w:nsid w:val="77F27F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E6FAB31"/>
+    <w:nsid w:val="5BC7211C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>