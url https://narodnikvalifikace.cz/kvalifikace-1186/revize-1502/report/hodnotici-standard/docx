--- v1 (2026-05-11)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3820C78B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3820C78B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3820C78B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R316FEDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR316FEDE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR316FEDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.5.2026 5:53:11</w:t>
+        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B3E22AB"/>
+    <w:nsid w:val="7C0BCD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77F27F4D"/>
+    <w:nsid w:val="590935B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BC7211C"/>
+    <w:nsid w:val="2D19D10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>