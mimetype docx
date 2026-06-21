--- v2 (2026-06-01)
+++ v3 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R316FEDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR316FEDE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR316FEDE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R972E3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR972E3E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR972E3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.6.2026 4:52:51</w:t>
+        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C0BCD0A"/>
+    <w:nsid w:val="678E371C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="590935B1"/>
+    <w:nsid w:val="3D3F6582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D19D10A"/>
+    <w:nsid w:val="1E7EE4F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>