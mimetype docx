--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R972E3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR972E3E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR972E3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64D574AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64D574AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64D574AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 21.6.2026 15:19:06</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="678E371C"/>
+    <w:nsid w:val="01B40CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D3F6582"/>
+    <w:nsid w:val="77CA844C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E7EE4F3"/>
+    <w:nsid w:val="295B54CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>