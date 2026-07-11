--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64D574AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64D574AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64D574AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FDE6F3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FDE6F3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FDE6F3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 21:48:17</w:t>
+        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01B40CB1"/>
+    <w:nsid w:val="73595CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77CA844C"/>
+    <w:nsid w:val="4EC8EBED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="295B54CC"/>
+    <w:nsid w:val="7E13E717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>