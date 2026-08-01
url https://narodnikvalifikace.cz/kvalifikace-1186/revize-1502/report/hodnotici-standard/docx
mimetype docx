--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FDE6F3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FDE6F3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FDE6F3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38FF6FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38FF6FBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38FF6FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 11.7.2026 23:10:56</w:t>
+        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73595CB6"/>
+    <w:nsid w:val="1316176A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EC8EBED"/>
+    <w:nsid w:val="5C65B8A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E13E717"/>
+    <w:nsid w:val="1DC57659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>