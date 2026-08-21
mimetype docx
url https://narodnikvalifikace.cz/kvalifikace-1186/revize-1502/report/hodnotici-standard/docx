--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38FF6FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38FF6FBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38FF6FBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AE28A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AE28A53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AE28A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 1.8.2026 10:41:32</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1316176A"/>
+    <w:nsid w:val="248C7066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C65B8A1"/>
+    <w:nsid w:val="7EB3A5EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DC57659"/>
+    <w:nsid w:val="4721FD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>