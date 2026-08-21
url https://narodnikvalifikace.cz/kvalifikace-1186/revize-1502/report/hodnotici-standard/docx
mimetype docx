--- v7 (2026-08-21)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AE28A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AE28A53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AE28A53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45A4F590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45A4F590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45A4F590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1426,51 +1426,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2027,51 +2027,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3563,51 +3563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4428,51 +4428,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13435,51 +13435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20453,51 +20453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výzkumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29579,51 +29579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31833,51 +31833,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33208,51 +33208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33550,51 +33550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání první části písemné zkoušky (test) jednoho uchazeče je 60 minut, doba trvání druhé části písemné zkoušky (otevřená forma) jednoho uchazeče je 80 minut..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34179,84 +34179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Webdesigner – interakční designer, 22.8.2026 0:05:46</w:t>
+        <w:t>Webdesigner – interakční designer, 22.8.2026 1:12:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="248C7066"/>
+    <w:nsid w:val="4E058DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34342,51 +34342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EB3A5EE"/>
+    <w:nsid w:val="5F21EA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34472,51 +34472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4721FD24"/>
+    <w:nsid w:val="425A7625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>