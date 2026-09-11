--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DB879A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DB879A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DB879A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53454AB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53454AB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53454AB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3220,51 +3220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tento systém bude použit i při přípravě řídícího systému pro tři výše zmíněné kompetence. Ve stejný den autorizovaná osoba uvede informace o dostupném ICT, které lze použít při realizace výše uvedeného řídícího systému. Uchazeč si jednu sadu ICT nejpozději pět dní před konáním zkoušky vybere. Ta bude použita autorizovanou osobou k realizaci výše uvedeného řídícího systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6141,51 +6141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,51 +7286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7859,84 +7859,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 22.8.2026 1:13:13</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B5E2634"/>
+    <w:nsid w:val="5F080B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8022,51 +8022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DEEFD5B"/>
+    <w:nsid w:val="3AB805EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8152,51 +8152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64FFEF39"/>
+    <w:nsid w:val="6DF5FE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>