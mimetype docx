--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53454AB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53454AB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53454AB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE2EF2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE2EF2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE2EF2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3220,51 +3220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tento systém bude použit i při přípravě řídícího systému pro tři výše zmíněné kompetence. Ve stejný den autorizovaná osoba uvede informace o dostupném ICT, které lze použít při realizace výše uvedeného řídícího systému. Uchazeč si jednu sadu ICT nejpozději pět dní před konáním zkoušky vybere. Ta bude použita autorizovanou osobou k realizaci výše uvedeného řídícího systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6141,51 +6141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7286,51 +7286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7859,84 +7859,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 11.9.2026 9:47:00</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F080B74"/>
+    <w:nsid w:val="3E3C8C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8022,51 +8022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AB805EF"/>
+    <w:nsid w:val="32527384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8152,51 +8152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DF5FE5D"/>
+    <w:nsid w:val="7D91E5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>