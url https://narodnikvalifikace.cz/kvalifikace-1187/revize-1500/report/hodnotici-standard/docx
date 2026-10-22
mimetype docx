--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE2EF2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE2EF2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE2EF2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5382A085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5382A085" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5382A085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2823,51 +2823,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3220,51 +3220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5117,51 +5117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tento systém bude použit i při přípravě řídícího systému pro tři výše zmíněné kompetence. Ve stejný den autorizovaná osoba uvede informace o dostupném ICT, které lze použít při realizace výše uvedeného řídícího systému. Uchazeč si jednu sadu ICT nejpozději pět dní před konáním zkoušky vybere. Ta bude použita autorizovanou osobou k realizaci výše uvedeného řídícího systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6141,51 +6141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6413,51 +6413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro ústní a praktickou část zkoušky, resp. pro písemnou přípravu</w:t>
+        <w:t>Místnost pro ústní a praktickou část zkoušky, resp. pro písemnou přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6472,51 +6472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení potřebným hardware pro instalaci požadovaného řídícího systému (instalačními médii operačních systémů, databázemi, aplikacemi, RTU,technologií klienta)</w:t>
+        <w:t>Vybavení potřebným hardware pro instalaci požadovaného řídícího systému (instalačními médii operačních systémů, databázemi, aplikacemi, RTU,technologií klienta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6531,51 +6531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tabule – Whiteboard, psací potřeby na tabuli</w:t>
+        <w:t>Tabule – Whiteboard, psací potřeby na tabuli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6590,51 +6590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace – projektová (od řízené technologie v rámci výše uvedené úlohy), od dodavatele zvoleného řídícího systému, od použitého ICT vybavení</w:t>
+        <w:t>Technická dokumentace – projektová (od řízené technologie v rámci výše uvedené úlohy), od dodavatele zvoleného řídícího systému, od použitého ICT vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6649,51 +6649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Připojení k internetu</w:t>
+        <w:t>Připojení k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6708,51 +6708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Psací potřeby a papír</w:t>
+        <w:t>Psací potřeby a papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6767,51 +6767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7286,51 +7286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7859,84 +7859,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr průmyslového řídicího systému, 2.10.2026 3:51:18</w:t>
+        <w:t>Systémový inženýr průmyslového řídicího systému, 22.10.2026 9:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E3C8C62"/>
+    <w:nsid w:val="41F6E71A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8022,51 +8022,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32527384"/>
+    <w:nsid w:val="62DAF34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8152,51 +8152,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D91E5F9"/>
+    <w:nsid w:val="38C22537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>