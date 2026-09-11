--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24BF4555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24BF4555" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24BF4555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7135B4A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7135B4A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7135B4A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tento systém bude použit i při přípravě řídícího systému pro tři výše zmíněné kompetence. Ve stejný den autorizovaná osoba uvede informace o dostupném ICT, které lze použít při realizace výše uvedeného řídícího systému. Uchazeč si jednu sadu ICT nejpozději pět dní před konáním zkoušky vybere. Ta bude použita autorizovanou osobou k realizaci výše uvedeného řídícího systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6148,51 +6148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7293,51 +7293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7866,84 +7866,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.8.2026 1:13:08</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68BFF967"/>
+    <w:nsid w:val="32D7338D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8029,51 +8029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="453ACB95"/>
+    <w:nsid w:val="092FE34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8159,51 +8159,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2355358F"/>
+    <w:nsid w:val="009DCC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>