--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7135B4A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7135B4A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7135B4A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222C388C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222C388C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222C388C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tento systém bude použit i při přípravě řídícího systému pro tři výše zmíněné kompetence. Ve stejný den autorizovaná osoba uvede informace o dostupném ICT, které lze použít při realizace výše uvedeného řídícího systému. Uchazeč si jednu sadu ICT nejpozději pět dní před konáním zkoušky vybere. Ta bude použita autorizovanou osobou k realizaci výše uvedeného řídícího systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6148,51 +6148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7293,51 +7293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7866,84 +7866,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 11.9.2026 10:34:40</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32D7338D"/>
+    <w:nsid w:val="1D51DCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8029,51 +8029,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="092FE34B"/>
+    <w:nsid w:val="172E266B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8159,51 +8159,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="009DCC12"/>
+    <w:nsid w:val="0BD7CEDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>