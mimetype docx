--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R222C388C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR222C388C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR222C388C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60CC4E4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60CC4E4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60CC4E4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3227,51 +3227,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tento systém bude použit i při přípravě řídícího systému pro tři výše zmíněné kompetence. Ve stejný den autorizovaná osoba uvede informace o dostupném ICT, které lze použít při realizace výše uvedeného řídícího systému. Uchazeč si jednu sadu ICT nejpozději pět dní před konáním zkoušky vybere. Ta bude použita autorizovanou osobou k realizaci výše uvedeného řídícího systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5426,79 +5426,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7886" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="5563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5510,51 +5510,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5566,51 +5566,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5625,51 +5625,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v technickém oboru a alespoň 5 let prokázané odborné praxe v oblasti měření a regulace, administrace ICT systémů, bezpečnosti ICT nebo alespoň 5 let prokázané odborné praxe v oblasti průmyslových řídicích systémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5684,51 +5684,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 18-011-T Systémový inženýr / systémová inženýrka průmyslového řídicího systému, vyšší odborné vzdělání a zároveň alespoň 5 let prokázané odborné praxe v oblasti průmyslových řídicích systémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5740,51 +5740,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5796,51 +5796,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5848,117 +5848,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5970,51 +5911,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6026,51 +5967,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6082,51 +6023,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6148,51 +6089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6420,51 +6361,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro ústní a praktickou část zkoušky, resp. pro písemnou přípravu</w:t>
+        <w:t>Místnost pro ústní a praktickou část zkoušky, resp. pro písemnou přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6479,51 +6420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení potřebným hardware pro instalaci požadovaného řídícího systému (instalačními médii operačních systémů, databázemi, aplikacemi, RTU,technologií klienta)</w:t>
+        <w:t>Vybavení potřebným hardware pro instalaci požadovaného řídícího systému (instalačními médii operačních systémů, databázemi, aplikacemi, RTU,technologií klienta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6538,51 +6479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tabule – Whiteboard, psací potřeby na tabuli</w:t>
+        <w:t>Tabule – Whiteboard, psací potřeby na tabuli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6597,51 +6538,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická dokumentace – projektová (od řízené technologie v rámci výše uvedené úlohy), od dodavatele zvoleného řídícího systému, od použitého ICT vybavení</w:t>
+        <w:t>Technická dokumentace – projektová (od řízené technologie v rámci výše uvedené úlohy), od dodavatele zvoleného řídícího systému, od použitého ICT vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6656,51 +6597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Připojení k internetu</w:t>
+        <w:t>Připojení k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6715,51 +6656,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Psací potřeby a papír</w:t>
+        <w:t>Psací potřeby a papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6774,51 +6715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4876" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7293,51 +7234,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 80 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7866,84 +7807,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 2.10.2026 4:36:28</w:t>
+        <w:t>Systémový inženýr / systémová inženýrka průmyslového řídicího systému, 22.10.2026 10:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D51DCC3"/>
+    <w:nsid w:val="1498FB1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8029,51 +7970,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="172E266B"/>
+    <w:nsid w:val="4F4562F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8159,51 +8100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BD7CEDD"/>
+    <w:nsid w:val="1CE63E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>