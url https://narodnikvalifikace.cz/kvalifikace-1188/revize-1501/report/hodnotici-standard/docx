--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCF6400A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCF6400A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCF6400A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABE160A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABE160A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABE160A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.4.2026 2:23:33</w:t>
+        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A1001E4"/>
+    <w:nsid w:val="73844CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3535BE80"/>
+    <w:nsid w:val="01955198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76C2A219"/>
+    <w:nsid w:val="51388D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3306EB65"/>
+    <w:nsid w:val="79839512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>