--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABE160A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABE160A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABE160A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R563CAF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR563CAF81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR563CAF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.5.2026 4:49:26</w:t>
+        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73844CE4"/>
+    <w:nsid w:val="3D0FA0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01955198"/>
+    <w:nsid w:val="0A5FA065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51388D8D"/>
+    <w:nsid w:val="5B187ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79839512"/>
+    <w:nsid w:val="70AC6B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>