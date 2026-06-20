--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R563CAF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR563CAF81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR563CAF81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421ED1BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421ED1BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421ED1BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.5.2026 6:31:11</w:t>
+        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D0FA0EA"/>
+    <w:nsid w:val="5CEA27EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A5FA065"/>
+    <w:nsid w:val="35115317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B187ADF"/>
+    <w:nsid w:val="47130C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70AC6B78"/>
+    <w:nsid w:val="67DB58D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>