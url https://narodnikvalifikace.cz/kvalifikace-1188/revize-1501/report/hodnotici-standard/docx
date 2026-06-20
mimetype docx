--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R421ED1BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR421ED1BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR421ED1BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D1ABE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D1ABE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D1ABE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 20.6.2026 22:53:46</w:t>
+        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CEA27EE"/>
+    <w:nsid w:val="0ADA1E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35115317"/>
+    <w:nsid w:val="793E36C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47130C41"/>
+    <w:nsid w:val="79A30866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67DB58D9"/>
+    <w:nsid w:val="06889792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>