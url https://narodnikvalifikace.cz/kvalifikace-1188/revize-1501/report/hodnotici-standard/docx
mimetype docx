--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D1ABE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D1ABE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D1ABE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68600768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68600768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68600768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 21.6.2026 0:36:17</w:t>
+        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ADA1E81"/>
+    <w:nsid w:val="34D1B42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="793E36C6"/>
+    <w:nsid w:val="6D0FC543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79A30866"/>
+    <w:nsid w:val="1E226F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06889792"/>
+    <w:nsid w:val="62F9F270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>