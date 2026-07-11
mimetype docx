--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68600768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68600768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68600768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1722B2AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1722B2AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1722B2AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 6:26:23</w:t>
+        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34D1B42F"/>
+    <w:nsid w:val="7D986B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D0FC543"/>
+    <w:nsid w:val="224DE1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E226F41"/>
+    <w:nsid w:val="7A6856D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62F9F270"/>
+    <w:nsid w:val="5F4B90FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>