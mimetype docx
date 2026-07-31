--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1722B2AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1722B2AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1722B2AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BFDFCCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BFDFCCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BFDFCCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 11.7.2026 7:49:37</w:t>
+        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D986B85"/>
+    <w:nsid w:val="72CD3B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="224DE1B6"/>
+    <w:nsid w:val="2F8B7725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A6856D9"/>
+    <w:nsid w:val="656454F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F4B90FE"/>
+    <w:nsid w:val="76DE8A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>