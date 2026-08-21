--- v7 (2026-07-31)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BFDFCCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BFDFCCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BFDFCCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178E9CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178E9CCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178E9CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 31.7.2026 20:53:41</w:t>
+        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72CD3B4C"/>
+    <w:nsid w:val="2D59FEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F8B7725"/>
+    <w:nsid w:val="2F3C462E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="656454F7"/>
+    <w:nsid w:val="7EB519CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76DE8A94"/>
+    <w:nsid w:val="77CFCB3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>