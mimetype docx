--- v8 (2026-08-21)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178E9CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178E9CCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178E9CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2378A672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2378A672" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2378A672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1634,51 +1634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2493,51 +2493,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3758,51 +3758,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4675,51 +4675,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5882,51 +5882,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6455,84 +6455,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Programátor PLC, 22.8.2026 0:08:06</w:t>
+        <w:t>Programátor PLC, 22.8.2026 1:13:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D59FEF3"/>
+    <w:nsid w:val="42E208A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6618,51 +6618,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F3C462E"/>
+    <w:nsid w:val="66E2BB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6748,51 +6748,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EB519CF"/>
+    <w:nsid w:val="496923A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6878,51 +6878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77CFCB3A"/>
+    <w:nsid w:val="7E33E98A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>