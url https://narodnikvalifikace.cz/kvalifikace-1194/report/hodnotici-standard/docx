--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55F7791A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55F7791A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55F7791A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC90900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC90900" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC90900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.4.2026 0:28:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7947CE5E"/>
+    <w:nsid w:val="6336CA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="266B9E2F"/>
+    <w:nsid w:val="1B3549CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A27045B"/>
+    <w:nsid w:val="47CEE480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17BCC85A"/>
+    <w:nsid w:val="699C38CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>