--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EC90900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EC90900" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EC90900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679AF901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679AF901" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679AF901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný, říční dozor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.5.2026 18:09:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6336CA7F"/>
+    <w:nsid w:val="702B2D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B3549CB"/>
+    <w:nsid w:val="33A8C835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47CEE480"/>
+    <w:nsid w:val="08682A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="699C38CF"/>
+    <w:nsid w:val="58E4687B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>