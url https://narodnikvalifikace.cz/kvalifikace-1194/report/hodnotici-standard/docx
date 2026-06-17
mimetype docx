--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679AF901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679AF901" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679AF901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F2AEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F2AEA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F2AEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 28.5.2026 1:24:29</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="702B2D39"/>
+    <w:nsid w:val="08337121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33A8C835"/>
+    <w:nsid w:val="1B80B2BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08682A9B"/>
+    <w:nsid w:val="048B6E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58E4687B"/>
+    <w:nsid w:val="109DDDDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>