--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F2AEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F2AEA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F2AEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C6EA026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C6EA026" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C6EA026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:22:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08337121"/>
+    <w:nsid w:val="632CDBC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B80B2BC"/>
+    <w:nsid w:val="23AC2483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="048B6E63"/>
+    <w:nsid w:val="2C8E8C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="109DDDDD"/>
+    <w:nsid w:val="3C9FFBE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>