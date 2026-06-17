--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C6EA026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C6EA026" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C6EA026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5725E2C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5725E2C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5725E2C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 11:47:01</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="632CDBC6"/>
+    <w:nsid w:val="6EA3145D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23AC2483"/>
+    <w:nsid w:val="2B5CEF8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C8E8C1B"/>
+    <w:nsid w:val="7F54B2AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C9FFBE0"/>
+    <w:nsid w:val="1F806615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>