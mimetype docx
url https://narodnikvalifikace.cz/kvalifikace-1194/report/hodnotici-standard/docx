--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5725E2C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5725E2C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5725E2C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46A07D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46A07D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46A07D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 12:38:45</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EA3145D"/>
+    <w:nsid w:val="08D4EA66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5CEF8C"/>
+    <w:nsid w:val="4BA04B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F54B2AB"/>
+    <w:nsid w:val="5061722D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F806615"/>
+    <w:nsid w:val="6E4357B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>