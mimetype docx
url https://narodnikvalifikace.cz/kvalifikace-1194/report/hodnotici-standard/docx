--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46A07D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46A07D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46A07D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC8CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC8CF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC8CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 15:03:56</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08D4EA66"/>
+    <w:nsid w:val="4317054E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BA04B37"/>
+    <w:nsid w:val="298B03DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5061722D"/>
+    <w:nsid w:val="12F6FA4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E4357B8"/>
+    <w:nsid w:val="768ECAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>