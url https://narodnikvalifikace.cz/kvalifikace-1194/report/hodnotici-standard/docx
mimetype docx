--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC8CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC8CF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC8CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E02CBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E02CBA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E02CBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 9:54:06</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4317054E"/>
+    <w:nsid w:val="70252DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="298B03DD"/>
+    <w:nsid w:val="7602718B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12F6FA4D"/>
+    <w:nsid w:val="0123DB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="768ECAD2"/>
+    <w:nsid w:val="24F507A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>