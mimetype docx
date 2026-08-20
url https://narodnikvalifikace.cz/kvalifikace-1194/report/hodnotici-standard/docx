--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E02CBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E02CBA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E02CBA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688EAFC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688EAFC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688EAFC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 11:15:59</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70252DF7"/>
+    <w:nsid w:val="35E410CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7602718B"/>
+    <w:nsid w:val="574DB6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0123DB34"/>
+    <w:nsid w:val="2FB55CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24F507A5"/>
+    <w:nsid w:val="1A8ABEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>