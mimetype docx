--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R688EAFC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR688EAFC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR688EAFC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R150588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR150588E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR150588E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 12:47:37</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 9.9.2026 20:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35E410CA"/>
+    <w:nsid w:val="5E279A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="574DB6A9"/>
+    <w:nsid w:val="2CB5F05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FB55CD5"/>
+    <w:nsid w:val="1FD4DDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A8ABEDC"/>
+    <w:nsid w:val="6909D00B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>