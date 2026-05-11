--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50AB8FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50AB8FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50AB8FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R393A9D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR393A9D36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR393A9D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.4.2026 0:52:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71906C54"/>
+    <w:nsid w:val="1F7AC76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="311D13AA"/>
+    <w:nsid w:val="5B207C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30502E57"/>
+    <w:nsid w:val="084188F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F54015F"/>
+    <w:nsid w:val="27AAF81D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>