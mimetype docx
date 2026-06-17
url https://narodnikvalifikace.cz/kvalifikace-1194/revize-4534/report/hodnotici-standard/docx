--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R393A9D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR393A9D36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR393A9D36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A335DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A335DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A335DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný, říční dozor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 11.5.2026 7:01:35</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F7AC76B"/>
+    <w:nsid w:val="25DFFCA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B207C29"/>
+    <w:nsid w:val="2A819694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="084188F1"/>
+    <w:nsid w:val="443E33ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27AAF81D"/>
+    <w:nsid w:val="5423033D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>