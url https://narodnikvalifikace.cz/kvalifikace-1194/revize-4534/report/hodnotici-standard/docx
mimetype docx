--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A335DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A335DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A335DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R524B0D8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR524B0D8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR524B0D8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 17.6.2026 15:12:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25DFFCA3"/>
+    <w:nsid w:val="0880BB98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A819694"/>
+    <w:nsid w:val="28EF4023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="443E33ED"/>
+    <w:nsid w:val="6485BDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5423033D"/>
+    <w:nsid w:val="4E782260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>