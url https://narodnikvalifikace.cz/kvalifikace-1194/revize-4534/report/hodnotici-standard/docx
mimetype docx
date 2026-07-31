--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R524B0D8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR524B0D8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR524B0D8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35D9CB5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35D9CB5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35D9CB5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 7.7.2026 16:36:03</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0880BB98"/>
+    <w:nsid w:val="5667240B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28EF4023"/>
+    <w:nsid w:val="1B308136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6485BDFB"/>
+    <w:nsid w:val="67CA15E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E782260"/>
+    <w:nsid w:val="3417138E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>