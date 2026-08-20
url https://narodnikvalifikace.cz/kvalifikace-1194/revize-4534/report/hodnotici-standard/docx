--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35D9CB5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35D9CB5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35D9CB5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E7EB1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E7EB1F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E7EB1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 31.7.2026 15:03:47</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5667240B"/>
+    <w:nsid w:val="0A55C5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B308136"/>
+    <w:nsid w:val="45BB8E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67CA15E0"/>
+    <w:nsid w:val="7A310AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3417138E"/>
+    <w:nsid w:val="45EB4642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>