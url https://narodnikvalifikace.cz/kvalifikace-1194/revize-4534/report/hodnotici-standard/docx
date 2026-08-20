--- v5 (2026-08-20)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E7EB1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E7EB1F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E7EB1F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2074BD27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2074BD27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2074BD27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 19:08:22</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A55C5BA"/>
+    <w:nsid w:val="10E08751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45BB8E10"/>
+    <w:nsid w:val="5452CAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A310AD4"/>
+    <w:nsid w:val="31B082E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45EB4642"/>
+    <w:nsid w:val="1F68F4C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>