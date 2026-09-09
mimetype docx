--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2074BD27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2074BD27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2074BD27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R793E3F9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR793E3F9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR793E3F9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15448,51 +15448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18205,51 +18205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19122,51 +19122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20795,51 +20795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21368,84 +21368,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 20.8.2026 20:01:02</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný / vodohospodářská technička hrázná jezná, 10.9.2026 0:13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10E08751"/>
+    <w:nsid w:val="5D58B545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21531,51 +21531,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5452CAB1"/>
+    <w:nsid w:val="683559BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21661,51 +21661,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31B082E5"/>
+    <w:nsid w:val="4464698F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21791,51 +21791,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F68F4C6"/>
+    <w:nsid w:val="47EA2A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>