--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D2D7BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D2D7BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D2D7BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11DC1A45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11DC1A45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11DC1A45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.4.2026 10:54:16</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7ED3BCE5"/>
+    <w:nsid w:val="78CB02B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7097F56A"/>
+    <w:nsid w:val="16CA37B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B19F163"/>
+    <w:nsid w:val="6BF79EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44114C91"/>
+    <w:nsid w:val="7D16643A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>