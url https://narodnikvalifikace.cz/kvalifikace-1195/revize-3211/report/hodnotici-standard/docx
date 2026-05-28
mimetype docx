--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11DC1A45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11DC1A45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11DC1A45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB530725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB530725" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB530725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:57</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:58</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.5.2026 20:08:58</w:t>
+        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78CB02B6"/>
+    <w:nsid w:val="2F9E2C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16CA37B1"/>
+    <w:nsid w:val="0FD976C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BF79EAB"/>
+    <w:nsid w:val="7E2E7718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D16643A"/>
+    <w:nsid w:val="6690FA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>