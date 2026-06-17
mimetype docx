--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB530725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB530725" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB530725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1B5EE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1B5EE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1B5EE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 28.5.2026 2:09:38</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F9E2C2B"/>
+    <w:nsid w:val="1F2AFD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FD976C9"/>
+    <w:nsid w:val="7455D050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E2E7718"/>
+    <w:nsid w:val="73D2069D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6690FA5E"/>
+    <w:nsid w:val="47E4D13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>