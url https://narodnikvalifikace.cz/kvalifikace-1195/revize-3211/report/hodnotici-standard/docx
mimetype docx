--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A1B5EE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A1B5EE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A1B5EE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52455004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52455004" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52455004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:28</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.6.2026 13:54:29</w:t>
+        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F2AFD90"/>
+    <w:nsid w:val="59A49D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7455D050"/>
+    <w:nsid w:val="70AC1240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73D2069D"/>
+    <w:nsid w:val="385EC0B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47E4D13B"/>
+    <w:nsid w:val="075DB8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>