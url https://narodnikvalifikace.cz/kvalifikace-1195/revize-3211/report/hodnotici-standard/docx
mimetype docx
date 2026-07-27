--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52455004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52455004" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52455004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R313AFF19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR313AFF19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR313AFF19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 7.7.2026 16:35:59</w:t>
+        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59A49D95"/>
+    <w:nsid w:val="1652FCBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70AC1240"/>
+    <w:nsid w:val="6F13F19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="385EC0B5"/>
+    <w:nsid w:val="651BCF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="075DB8CA"/>
+    <w:nsid w:val="1F887463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>