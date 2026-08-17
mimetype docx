--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R313AFF19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR313AFF19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR313AFF19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D518443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D518443" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D518443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 27.7.2026 20:32:34</w:t>
+        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1652FCBD"/>
+    <w:nsid w:val="7B5DB512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F13F19F"/>
+    <w:nsid w:val="7FBAD481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="651BCF10"/>
+    <w:nsid w:val="0861B6B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F887463"/>
+    <w:nsid w:val="1B80EF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>