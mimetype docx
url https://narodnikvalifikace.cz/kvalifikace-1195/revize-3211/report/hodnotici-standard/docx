--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D518443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D518443" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D518443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4209D667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4209D667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4209D667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 17.8.2026 21:17:20</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B5DB512"/>
+    <w:nsid w:val="735E01E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FBAD481"/>
+    <w:nsid w:val="39E7B2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0861B6B6"/>
+    <w:nsid w:val="4E3D734A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B80EF66"/>
+    <w:nsid w:val="17321DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>