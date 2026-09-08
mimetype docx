--- v7 (2026-09-08)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4209D667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4209D667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4209D667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1204CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1204CF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1204CF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2134,51 +2134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3071,51 +3071,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3954,51 +3954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4709,51 +4709,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16232,51 +16232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvhodnějším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18797,51 +18797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19714,51 +19714,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21499,51 +21499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22072,84 +22072,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik dispečer, 8.9.2026 8:51:52</w:t>
+        <w:t>Vodohospodářský technik dispečer, 8.9.2026 9:44:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="735E01E4"/>
+    <w:nsid w:val="503551CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22235,51 +22235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E7B2C2"/>
+    <w:nsid w:val="36C047F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22365,51 +22365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E3D734A"/>
+    <w:nsid w:val="7CF5ECC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22495,51 +22495,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17321DB0"/>
+    <w:nsid w:val="67E00B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>