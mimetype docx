--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R104F9731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR104F9731" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR104F9731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5959F24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5959F24C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5959F24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 16.4.2026 21:14:45</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11779,51 +11779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 16.4.2026 21:14:45</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14241,51 +14241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 16.4.2026 21:14:45</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14814,51 +14814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 16.4.2026 21:14:45</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>