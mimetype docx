--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5959F24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5959F24C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5959F24C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54920674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54920674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54920674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11779,51 +11779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14241,51 +14241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14814,51 +14814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 16:09:40</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>