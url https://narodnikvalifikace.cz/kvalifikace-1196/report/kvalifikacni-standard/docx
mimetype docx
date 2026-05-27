--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54920674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54920674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54920674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BDC34E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BDC34E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BDC34E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11779,51 +11779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14241,51 +14241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14814,51 +14814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.5.2026 17:10:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>