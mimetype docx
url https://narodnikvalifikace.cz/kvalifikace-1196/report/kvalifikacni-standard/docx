--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BDC34E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BDC34E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BDC34E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB96D83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB96D83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB96D83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11779,51 +11779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14241,51 +14241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14814,51 +14814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 28.5.2026 0:12:35</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>