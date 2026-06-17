--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB96D83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB96D83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB96D83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A631375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A631375" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A631375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11779,51 +11779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14241,51 +14241,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14814,51 +14814,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 9:41:58</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>