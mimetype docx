--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A631375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A631375" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A631375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12D33506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12D33506" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12D33506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik říčního dozoru</w:t>
+        <w:t>Vodohospodářský technik hrázný jezný, říční dozor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3267,199 +3267,468 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>NSP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
+        <w:pStyle w:val="P28"/>
         <w:framePr w:w="1997" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="5859"/>
         <w:rPr>
-          <w:rStyle w:val="C20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C20"/>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>https://nsp.cz/jednotka</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="P27"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="5859"/>
         <w:rPr>
-          <w:rStyle w:val="C20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C20"/>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="P27"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
         <w:framePr w:w="2132" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="5859"/>
         <w:rPr>
-          <w:rStyle w:val="C20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C20"/>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prace/vodohospodarsky</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="P27"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="5859"/>
         <w:rPr>
-          <w:rStyle w:val="C20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C20"/>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="P27"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="5859"/>
         <w:rPr>
-          <w:rStyle w:val="C20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C20"/>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technik</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="P27"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="5859"/>
         <w:rPr>
-          <w:rStyle w:val="C20"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C20"/>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-          <w:rStyle w:val="C20"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="5859"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d#zdravotni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10502" w:y="5859"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:t>zpusobilost).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6089"/>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK https://nsp.cz/jednotka-prace/vodohospodarsky-technik-d#zdravotni-zpusobilost</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpusobilost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C21"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="6089"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6559"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4474,179 +4743,179 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>díle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7486"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>související</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="7486"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7721"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -4916,247 +5185,247 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7956"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="7956"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8191"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -6582,247 +6851,247 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvořena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnostech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="9588"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9823"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -7007,247 +7276,247 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10059"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="10059"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10294"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -8639,332 +8908,332 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>díla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Operativní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>problémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruch,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>havárií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povodních,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dalších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mimořádných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="11691"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>událostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11921"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="11921"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11921"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tocích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12156"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -9387,230 +9656,230 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12622"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jednání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nemovitostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="12622"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tokem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12857"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -10169,366 +10438,366 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>území</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13558"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manipulační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řády,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="1589" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodohospodářské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="13558"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13788"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="13788"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplývající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="13788"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="13788"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
+        <w:pStyle w:val="P29"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="13788"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
@@ -11779,51 +12048,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14241,51 +14510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14393,60 +14662,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P30"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1877" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14814,51 +15083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 17.6.2026 11:24:39</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -15153,56 +15422,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P27">
     <w:name w:val="ParagraphStyle26"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P28">
     <w:name w:val="ParagraphStyle27"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P29">
     <w:name w:val="ParagraphStyle28"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P30">
     <w:name w:val="ParagraphStyle29"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P31">
+    <w:name w:val="ParagraphStyle30"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -15451,61 +15729,76 @@
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C20">
     <w:name w:val="CharacterStyle16"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C21">
     <w:name w:val="CharacterStyle17"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C22">
+    <w:name w:val="CharacterStyle18"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C22">
-    <w:name w:val="CharacterStyle18"/>
+  <w:style w:type="character" w:styleId="C23">
+    <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">