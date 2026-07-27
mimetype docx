--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12D33506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12D33506" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12D33506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43842113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43842113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43842113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12048,51 +12048,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14510,51 +14510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15083,51 +15083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 7.7.2026 14:59:06</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>