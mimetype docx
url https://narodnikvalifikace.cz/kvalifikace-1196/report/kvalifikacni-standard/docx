--- v7 (2026-07-27)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43842113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43842113" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43842113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68DDAB41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68DDAB41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68DDAB41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12048,51 +12048,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14510,51 +14510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15083,51 +15083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 16:09:27</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>