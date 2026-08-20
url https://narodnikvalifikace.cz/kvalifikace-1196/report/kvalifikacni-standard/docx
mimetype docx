--- v8 (2026-07-27)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68DDAB41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68DDAB41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68DDAB41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DBAD284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DBAD284" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DBAD284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12048,51 +12048,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14510,51 +14510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15083,51 +15083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 27.7.2026 17:09:19</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>