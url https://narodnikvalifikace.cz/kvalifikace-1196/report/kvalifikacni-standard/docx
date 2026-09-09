--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DBAD284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DBAD284" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DBAD284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F850301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F850301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F850301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 9.9.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12048,51 +12048,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 9.9.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14510,51 +14510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 9.9.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15083,51 +15083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 20.8.2026 13:34:02</w:t>
+        <w:t>Vodohospodářský technik / vodohospodářská technička správy vodního toku, 9.9.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>