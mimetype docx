--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E2A034B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E2A034B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E2A034B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37DBA70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37DBA70D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37DBA70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 19.4.2026 20:34:57</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39E165F3"/>
+    <w:nsid w:val="514F6221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D7E025B"/>
+    <w:nsid w:val="0A376A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17BBCA9C"/>
+    <w:nsid w:val="4B0FA1B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>