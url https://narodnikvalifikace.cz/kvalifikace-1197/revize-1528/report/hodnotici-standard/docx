--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37DBA70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37DBA70D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37DBA70D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R758CBAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR758CBAC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR758CBAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.5.2026 4:49:14</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="514F6221"/>
+    <w:nsid w:val="09B00C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A376A19"/>
+    <w:nsid w:val="56EF3A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B0FA1B2"/>
+    <w:nsid w:val="276D0B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>