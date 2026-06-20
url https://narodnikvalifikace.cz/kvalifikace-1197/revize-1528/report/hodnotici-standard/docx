--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R758CBAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR758CBAC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR758CBAC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74767C31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74767C31" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74767C31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.5.2026 12:58:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09B00C65"/>
+    <w:nsid w:val="10DBA842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56EF3A0C"/>
+    <w:nsid w:val="5EEAA52A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="276D0B9E"/>
+    <w:nsid w:val="497E7333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>