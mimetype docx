--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74767C31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74767C31" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74767C31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4436244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4436244" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4436244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.6.2026 22:54:02</w:t>
+        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10DBA842"/>
+    <w:nsid w:val="584BF1C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EEAA52A"/>
+    <w:nsid w:val="129B6132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="497E7333"/>
+    <w:nsid w:val="6F0C4D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>