--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4436244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4436244" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4436244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B60619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B60619" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B60619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 21.6.2026 0:36:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="584BF1C5"/>
+    <w:nsid w:val="6A075BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129B6132"/>
+    <w:nsid w:val="62410E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F0C4D89"/>
+    <w:nsid w:val="24DE5BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>