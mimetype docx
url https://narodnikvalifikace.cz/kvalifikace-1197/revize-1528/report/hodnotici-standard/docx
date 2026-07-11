--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B60619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B60619" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B60619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41AC9EC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41AC9EC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41AC9EC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 4:06:31</w:t>
+        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A075BDA"/>
+    <w:nsid w:val="4C81918A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62410E63"/>
+    <w:nsid w:val="50ABC242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24DE5BB6"/>
+    <w:nsid w:val="11D38A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>