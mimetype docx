--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41AC9EC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41AC9EC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41AC9EC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D2E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D2E4386" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D2E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 11.7.2026 5:26:18</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C81918A"/>
+    <w:nsid w:val="72D9EB24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50ABC242"/>
+    <w:nsid w:val="15662226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11D38A23"/>
+    <w:nsid w:val="14A0665D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>