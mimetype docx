--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D2E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D2E4386" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D2E4386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R110C5F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR110C5F65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR110C5F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 14:19:59</w:t>
+        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72D9EB24"/>
+    <w:nsid w:val="727830C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15662226"/>
+    <w:nsid w:val="0C0FFF76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14A0665D"/>
+    <w:nsid w:val="4DF776DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>