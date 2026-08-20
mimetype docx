--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R110C5F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR110C5F65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR110C5F65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R383F36AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR383F36AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR383F36AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 31.7.2026 15:58:16</w:t>
+        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="727830C3"/>
+    <w:nsid w:val="4AF07E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C0FFF76"/>
+    <w:nsid w:val="6E312CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DF776DC"/>
+    <w:nsid w:val="2EAEC3B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>