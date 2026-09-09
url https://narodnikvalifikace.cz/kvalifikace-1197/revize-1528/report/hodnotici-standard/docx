--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R383F36AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR383F36AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR383F36AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15B4343C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15B4343C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15B4343C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3858,51 +3858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5563,51 +5563,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 1 roku ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5876,51 +5876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6449,84 +6449,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik štěpkovacích strojů, 20.8.2026 19:00:25</w:t>
+        <w:t>Technik štěpkovacích strojů, 9.9.2026 22:25:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AF07E24"/>
+    <w:nsid w:val="52FAD140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6612,51 +6612,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E312CDD"/>
+    <w:nsid w:val="06E009E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6742,51 +6742,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EAEC3B2"/>
+    <w:nsid w:val="10729544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>