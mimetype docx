--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34DB2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34DB2739" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34DB2739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC5CE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC5CE9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC5CE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7487,51 +7487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8340,84 +8340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 8.9.2026 5:29:49</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06596F23"/>
+    <w:nsid w:val="50D9359D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8503,51 +8503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="598383A3"/>
+    <w:nsid w:val="3329D9C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8633,51 +8633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A8346FE"/>
+    <w:nsid w:val="3A903837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>