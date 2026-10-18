--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC5CE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC5CE9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC5CE9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7550DCDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7550DCDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7550DCDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7487,51 +7487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8340,84 +8340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 28.9.2026 11:34:48</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50D9359D"/>
+    <w:nsid w:val="6DA664B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8503,51 +8503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3329D9C2"/>
+    <w:nsid w:val="524CBE37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8633,51 +8633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A903837"/>
+    <w:nsid w:val="5326D4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>