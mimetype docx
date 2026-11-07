--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7550DCDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7550DCDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7550DCDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R108DF249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR108DF249" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR108DF249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5221,79 +5221,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9734" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6057"/>
+        <w:framePr w:w="10766" w:h="6240" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6057"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6057"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5305,51 +5305,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5361,51 +5361,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5420,51 +5420,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oborech zaměřených na lesnictví a alespoň 5 let odborné praxe v oblasti pěstební činnosti a ochrany lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5479,51 +5479,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oborech zaměřených na lesnictví a alespoň 5 let odborné praxe v oblasti pěstební činnosti a ochrany lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5538,51 +5538,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti lesnictví a alespoň 5 let odborné praxe v oblasti pěstební činnosti a ochrany lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5597,51 +5597,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na lesnictví a alespoň 5 let odborné praxe v oblasti pěstební činnosti a ochrany lesa nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku vyučujícího práci v pěstební činnosti a ochraně lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5692,51 +5692,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>nebo profesní kvalifikace vyšší kvalifikační úrovně v oblasti pěstební činnosti (41-093-H Mechanizátor/mechanizátorka pro pěstební činnost nebo 41-055-M Lesní technik lesník / technička lesnice pro pěstební činnost) a alespoň 5 let odborné praxe v oblasti pěstební činnosti a ochrany lesa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5748,107 +5748,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>U všech uvedených variant je požadována odborná způsobilost 3. stupně pro nakládání s přípravky na ochranu rostlin podle zákona č. 326/2004 Sb. o rostlinolékařské péči, ve znění pozdějších předpisů.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5860,400 +5860,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9187" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...281 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6376,867 +6093,867 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•lesní porost a pracoviště s dílnou, umožňující rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost </w:t>
+        <w:t xml:space="preserve">lesní porost a pracoviště s dílnou, umožňující rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička</w:t>
+        <w:t>lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky pro práci s konkrétními chemickými prostředky - rukavice, rouška, respirátor, ochranné brýle či štít, gumová zástěra, apod.</w:t>
+        <w:t>ochranné pomůcky pro práci s konkrétními chemickými prostředky - rukavice, rouška, respirátor, ochranné brýle či štít, gumová zástěra, apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•letorosty a asimilační orgány k určování lesnicky významných dřevin</w:t>
+        <w:t>letorosty a asimilační orgány k určování lesnicky významných dřevin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sazenice na založení - 500 ks</w:t>
+        <w:t>sazenice na založení - 500 ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ruční lesnické nářadí a pomůcky používané v pěstební činnosti a ochraně lesa (sekeromotyka, rýč, motyka, sazeč, lopata, kartáč, srp, mačeta, kosa, odkorňovač, obracák, ruční pila) </w:t>
+        <w:t xml:space="preserve">ruční lesnické nářadí a pomůcky používané v pěstební činnosti a ochraně lesa (sekeromotyka, rýč, motyka, sazeč, lopata, kartáč, srp, mačeta, kosa, odkorňovač, obracák, ruční pila) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hnojivo a aplikátor na hnojivo</w:t>
+        <w:t>hnojivo a aplikátor na hnojivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•individuální ochrany - oplůtek, tubus a materiál k ovázání kmene</w:t>
+        <w:t>individuální ochrany - oplůtek, tubus a materiál k ovázání kmene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nátěry</w:t>
+        <w:t>nátěry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přípravky na ochranu lesa</w:t>
+        <w:t>přípravky na ochranu lesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nádoby a odměrky na přípravu postřikové jíchy</w:t>
+        <w:t>nádoby a odměrky na přípravu postřikové jíchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiál na stavbu oplocenek</w:t>
+        <w:t>materiál na stavbu oplocenek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•návody na použití</w:t>
+        <w:t>návody na použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracovní výkazy, psací potřeby</w:t>
+        <w:t>pracovní výkazy, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7487,51 +7204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8340,84 +8057,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice v pěstební činnosti, 18.10.2026 16:30:45</w:t>
+        <w:t>Lesní dělník/dělnice v pěstební činnosti, 7.11.2026 17:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DA664B3"/>
+    <w:nsid w:val="134046C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8503,51 +8220,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="524CBE37"/>
+    <w:nsid w:val="29CD363F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8632,188 +8349,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>