--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6907ABA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6907ABA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6907ABA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F4C7AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F4C7AF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F4C7AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7487,51 +7487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8340,84 +8340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 8.9.2026 7:48:37</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EB43810"/>
+    <w:nsid w:val="092C875C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8503,51 +8503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60590E7B"/>
+    <w:nsid w:val="78F37D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8633,51 +8633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D190E16"/>
+    <w:nsid w:val="359BC56F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>