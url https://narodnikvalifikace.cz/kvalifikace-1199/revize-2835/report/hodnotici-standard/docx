--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F4C7AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F4C7AF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F4C7AF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FACDA8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FACDA8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FACDA8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7487,51 +7487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8340,84 +8340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 28.9.2026 13:52:28</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="092C875C"/>
+    <w:nsid w:val="59F503E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8503,51 +8503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F37D93"/>
+    <w:nsid w:val="5BCF94D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8633,51 +8633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="359BC56F"/>
+    <w:nsid w:val="687C6443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>