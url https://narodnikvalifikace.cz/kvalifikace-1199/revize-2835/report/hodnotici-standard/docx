--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FACDA8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FACDA8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FACDA8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C4B15A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C4B15A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C4B15A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5968,51 +5968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8956" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6604"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6209,51 +6209,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6425,51 +6425,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•lesní porost a pracoviště s dílnou, umožňující rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost </w:t>
+        <w:t xml:space="preserve">lesní porost a pracoviště s dílnou, umožňující rozsahem a strukturou provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6484,51 +6484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička</w:t>
+        <w:t>lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky pro práci s konkrétními chemickými prostředky - rukavice, rouška, respirátor, ochranné brýle či štít, gumová zástěra, apod.</w:t>
+        <w:t>ochranné pomůcky pro práci s konkrétními chemickými prostředky - rukavice, rouška, respirátor, ochranné brýle či štít, gumová zástěra, apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6602,51 +6602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•letorosty a asimilační orgány k určování lesnicky významných dřevin</w:t>
+        <w:t>letorosty a asimilační orgány k určování lesnicky významných dřevin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6661,51 +6661,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sazenice na založení - 500 ks</w:t>
+        <w:t>sazenice na založení - 500 ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6720,51 +6720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ruční lesnické nářadí a pomůcky používané v pěstební činnosti a ochraně lesa (sekeromotyka, rýč, motyka, sazeč, lopata, kartáč, srp, mačeta, kosa, odkorňovač, obracák, ruční pila) </w:t>
+        <w:t xml:space="preserve">ruční lesnické nářadí a pomůcky používané v pěstební činnosti a ochraně lesa (sekeromotyka, rýč, motyka, sazeč, lopata, kartáč, srp, mačeta, kosa, odkorňovač, obracák, ruční pila) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6779,51 +6779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hnojivo a aplikátor na hnojivo</w:t>
+        <w:t>hnojivo a aplikátor na hnojivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6838,51 +6838,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•individuální ochrany - oplůtek, tubus a materiál k ovázání kmene</w:t>
+        <w:t>individuální ochrany - oplůtek, tubus a materiál k ovázání kmene</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6897,51 +6897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nátěry</w:t>
+        <w:t>nátěry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6956,51 +6956,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přípravky na ochranu lesa</w:t>
+        <w:t>přípravky na ochranu lesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7015,51 +7015,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nádoby a odměrky na přípravu postřikové jíchy</w:t>
+        <w:t>nádoby a odměrky na přípravu postřikové jíchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7074,51 +7074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiál na stavbu oplocenek</w:t>
+        <w:t>materiál na stavbu oplocenek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7133,51 +7133,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•návody na použití</w:t>
+        <w:t>návody na použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7192,51 +7192,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracovní výkazy, psací potřeby</w:t>
+        <w:t>pracovní výkazy, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7487,51 +7487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8340,84 +8340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník v pěstební činnosti , 18.10.2026 18:31:25</w:t>
+        <w:t>Lesní dělník v pěstební činnosti , 7.11.2026 17:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59F503E2"/>
+    <w:nsid w:val="79D85CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8503,51 +8503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BCF94D1"/>
+    <w:nsid w:val="796038F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8633,51 +8633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="687C6443"/>
+    <w:nsid w:val="632EFA09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>