--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R781489CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR781489CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR781489CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E82B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E82B071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E82B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.4.2026 2:07:52</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="040ABA44"/>
+    <w:nsid w:val="065B7F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E68DC80"/>
+    <w:nsid w:val="65102E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05A3A69F"/>
+    <w:nsid w:val="13092650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>