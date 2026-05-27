--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E82B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E82B071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E82B071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66EDE4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66EDE4FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66EDE4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:55</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:56</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:56</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.5.2026 19:01:56</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="065B7F8A"/>
+    <w:nsid w:val="1871C9DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65102E40"/>
+    <w:nsid w:val="101BB92C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13092650"/>
+    <w:nsid w:val="001A3E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>