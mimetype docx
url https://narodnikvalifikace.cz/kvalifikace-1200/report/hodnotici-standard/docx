--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66EDE4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66EDE4FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66EDE4FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E72A4C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E72A4C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E72A4C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 28.5.2026 0:06:48</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1871C9DC"/>
+    <w:nsid w:val="45999647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101BB92C"/>
+    <w:nsid w:val="07390272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="001A3E1D"/>
+    <w:nsid w:val="2B9B42FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>