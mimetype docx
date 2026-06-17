--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E72A4C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E72A4C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E72A4C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75A5CC6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75A5CC6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75A5CC6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:22:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45999647"/>
+    <w:nsid w:val="58A8BD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07390272"/>
+    <w:nsid w:val="16F1531F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B9B42FE"/>
+    <w:nsid w:val="548361A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>