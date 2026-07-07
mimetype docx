--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75A5CC6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75A5CC6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75A5CC6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52A1CA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52A1CA2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52A1CA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.6.2026 11:46:59</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58A8BD83"/>
+    <w:nsid w:val="6244C51E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16F1531F"/>
+    <w:nsid w:val="09281A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="548361A4"/>
+    <w:nsid w:val="1D808DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>