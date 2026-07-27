--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52A1CA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52A1CA2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52A1CA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516C9630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516C9630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516C9630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 7.7.2026 13:59:21</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6244C51E"/>
+    <w:nsid w:val="2DC82675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09281A4D"/>
+    <w:nsid w:val="152C954E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D808DA2"/>
+    <w:nsid w:val="79F485B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>