--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516C9630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516C9630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516C9630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD97CA90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD97CA90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD97CA90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 27.7.2026 15:46:18</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DC82675"/>
+    <w:nsid w:val="357DEEAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="152C954E"/>
+    <w:nsid w:val="08153344"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79F485B8"/>
+    <w:nsid w:val="5451C748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>