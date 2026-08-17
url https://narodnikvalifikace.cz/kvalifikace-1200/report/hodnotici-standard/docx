--- v7 (2026-08-17)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD97CA90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD97CA90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD97CA90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122A3651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122A3651" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122A3651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 19:13:36</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="357DEEAC"/>
+    <w:nsid w:val="27326614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08153344"/>
+    <w:nsid w:val="2AC19444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5451C748"/>
+    <w:nsid w:val="57DC4C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>