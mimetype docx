--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122A3651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122A3651" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122A3651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R516916F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR516916F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR516916F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,51 +13253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14377,51 +14377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15537,51 +15537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16390,84 +16390,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní dělník/dělnice ve školkařství, 17.8.2026 20:21:04</w:t>
+        <w:t>Lesní dělník/dělnice ve školkařství, 8.9.2026 6:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27326614"/>
+    <w:nsid w:val="1188D583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16553,51 +16553,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AC19444"/>
+    <w:nsid w:val="0CC0552A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16683,51 +16683,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57DC4C6F"/>
+    <w:nsid w:val="17DAAE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>