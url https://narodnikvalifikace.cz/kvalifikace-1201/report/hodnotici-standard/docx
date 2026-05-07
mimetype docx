--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58281453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58281453" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58281453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R291C648A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR291C648A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR291C648A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.4.2026 1:55:34</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6590455A"/>
+    <w:nsid w:val="07945AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1655587F"/>
+    <w:nsid w:val="07339BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5866D6E2"/>
+    <w:nsid w:val="21D2EC04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>