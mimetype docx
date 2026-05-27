--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R291C648A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR291C648A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR291C648A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47548397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47548397" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47548397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 7.5.2026 16:08:42</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07945AEC"/>
+    <w:nsid w:val="5B2563B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07339BF9"/>
+    <w:nsid w:val="3B46AD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21D2EC04"/>
+    <w:nsid w:val="50EC1FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>