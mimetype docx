--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47548397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47548397" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47548397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20E4511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20E4511F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20E4511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 1:24:17</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B2563B4"/>
+    <w:nsid w:val="21BA6901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B46AD52"/>
+    <w:nsid w:val="54E78926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50EC1FDB"/>
+    <w:nsid w:val="150917EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>