--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20E4511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20E4511F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20E4511F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DC27F73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DC27F73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DC27F73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 28.5.2026 2:23:05</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21BA6901"/>
+    <w:nsid w:val="2634C367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54E78926"/>
+    <w:nsid w:val="4E287A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="150917EF"/>
+    <w:nsid w:val="450C1298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>