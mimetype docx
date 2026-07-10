--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DC27F73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DC27F73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DC27F73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDDD7DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDDD7DCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDDD7DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 17.6.2026 9:37:18</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2634C367"/>
+    <w:nsid w:val="4B1B5AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E287A43"/>
+    <w:nsid w:val="199CC5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="450C1298"/>
+    <w:nsid w:val="27589F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>