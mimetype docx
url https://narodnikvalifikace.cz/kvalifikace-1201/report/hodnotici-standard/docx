--- v5 (2026-07-10)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDDD7DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDDD7DCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDDD7DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R446EA6B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR446EA6B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR446EA6B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 1:01:15</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B1B5AAE"/>
+    <w:nsid w:val="6AAF7280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="199CC5F8"/>
+    <w:nsid w:val="3F52BCFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27589F39"/>
+    <w:nsid w:val="251EADE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>