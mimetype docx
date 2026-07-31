--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R446EA6B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR446EA6B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR446EA6B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70FEDF3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70FEDF3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70FEDF3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 11.7.2026 2:18:24</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AAF7280"/>
+    <w:nsid w:val="33133B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F52BCFE"/>
+    <w:nsid w:val="0A6745CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="251EADE2"/>
+    <w:nsid w:val="20517D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>