--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70FEDF3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70FEDF3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70FEDF3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R575515E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR575515E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR575515E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 31.7.2026 9:53:30</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33133B13"/>
+    <w:nsid w:val="5A713F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A6745CA"/>
+    <w:nsid w:val="7E89BA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20517D68"/>
+    <w:nsid w:val="4A067B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>