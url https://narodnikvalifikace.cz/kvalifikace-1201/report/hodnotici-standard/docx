--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R575515E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR575515E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR575515E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DD3F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DD3F0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DD3F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3201,51 +3201,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4402,51 +4402,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7463,51 +7463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8404,51 +8404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9387,51 +9387,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10240,84 +10240,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 20.8.2026 13:33:01</w:t>
+        <w:t>Opravář/opravářka pro pěstební a školkařskou techniku, 9.9.2026 18:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A713F84"/>
+    <w:nsid w:val="08E17137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10403,51 +10403,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E89BA9F"/>
+    <w:nsid w:val="6CA60876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10533,51 +10533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A067B59"/>
+    <w:nsid w:val="0BE03913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>