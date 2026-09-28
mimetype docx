--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51CC78F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51CC78F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51CC78F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B0E82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B0E82C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B0E82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5036,51 +5036,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6998,51 +6998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8172,51 +8172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9214,51 +9214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9843,84 +9843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 8.9.2026 8:44:15</w:t>
+        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DCD436D"/>
+    <w:nsid w:val="222D3BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10006,51 +10006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07970424"/>
+    <w:nsid w:val="7E7933B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10136,51 +10136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A8BC71E"/>
+    <w:nsid w:val="62B45F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>