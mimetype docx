--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B0E82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B0E82C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B0E82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECBE88E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECBE88E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECBE88E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5036,51 +5036,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6998,51 +6998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8172,51 +8172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9214,51 +9214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9843,84 +9843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 28.9.2026 15:27:49</w:t>
+        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="222D3BED"/>
+    <w:nsid w:val="20A51512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10006,51 +10006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E7933B1"/>
+    <w:nsid w:val="4898236B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10136,51 +10136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62B45F36"/>
+    <w:nsid w:val="1C0417F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>