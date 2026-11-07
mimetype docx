--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ECBE88E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ECBE88E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ECBE88E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76BB11EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76BB11EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76BB11EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3384,51 +3384,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5036,51 +5036,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6998,51 +6998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8172,51 +8172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8308,79 +8308,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4799" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4568" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8388,58 +8388,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště na údržbu, diagnostiku, seřizování a opravy lesnické mechanizace, traktorů a motorových vozidel</w:t>
+        <w:t>pracoviště na údržbu, diagnostiku, seřizování a opravy lesnické mechanizace, traktorů a motorových vozidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8447,58 +8447,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště pro ruční a strojní obrábění kovů</w:t>
+        <w:t>pracoviště pro ruční a strojní obrábění kovů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8506,58 +8506,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracoviště vybavené svařovací technikou</w:t>
+        <w:t>pracoviště vybavené svařovací technikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8565,58 +8565,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lesnická mechanizace – štěpkovací stroj s kapacitou štěpkování kmenů do průměru 23 cm, univerzální kolový traktor</w:t>
+        <w:t>lesnická mechanizace – štěpkovací stroj s kapacitou štěpkování kmenů do průměru 23 cm, univerzální kolový traktor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8624,58 +8624,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřidla a diagnostické prostředky</w:t>
+        <w:t>měřidla a diagnostické prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8683,58 +8683,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•katalogy, návody, dílenské příručky, technická dokumentace lesnických mechanizačních prostředků, strojírenské tabulky, konstrukční výkresy</w:t>
+        <w:t>katalogy, návody, dílenské příručky, technická dokumentace lesnických mechanizačních prostředků, strojírenské tabulky, konstrukční výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8742,58 +8742,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s připojením na internet</w:t>
+        <w:t>PC s připojením na internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8801,58 +8801,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•havarijní souprava (pomůcky) pro likvidaci úniku závadných látek</w:t>
+        <w:t>havarijní souprava (pomůcky) pro likvidaci úniku závadných látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8860,58 +8860,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky pro svařování a obrábění</w:t>
+        <w:t>ochranné pomůcky pro svařování a obrábění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8919,58 +8919,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička</w:t>
+        <w:t>lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8982,51 +8982,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="4459" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="4228" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9037,79 +9037,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7180"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6950"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7180"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6950"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7520"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7290"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9120,79 +9120,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8553"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8322"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8553"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8322"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8893"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8663"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9214,51 +9214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9843,84 +9843,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář štěpkovacích strojů, 18.10.2026 18:16:19</w:t>
+        <w:t>Opravář štěpkovacích strojů, 7.11.2026 17:57:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20A51512"/>
+    <w:nsid w:val="7FE25D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10006,51 +10006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4898236B"/>
+    <w:nsid w:val="115C163F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10136,51 +10136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C0417F6"/>
+    <w:nsid w:val="2F7CB455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>