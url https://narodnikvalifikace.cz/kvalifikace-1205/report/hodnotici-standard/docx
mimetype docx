--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71E5B0E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71E5B0E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71E5B0E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R333A31AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR333A31AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR333A31AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.4.2026 0:35:44</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E6BC2EE"/>
+    <w:nsid w:val="7DE58919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A4A11C9"/>
+    <w:nsid w:val="2C9AE15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0435C70A"/>
+    <w:nsid w:val="5F849295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CD8D68C"/>
+    <w:nsid w:val="77AAC74D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A103752"/>
+    <w:nsid w:val="1BB0679E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>