--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R333A31AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR333A31AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR333A31AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76735303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76735303" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76735303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 7.5.2026 18:05:11</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DE58919"/>
+    <w:nsid w:val="138331C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C9AE15F"/>
+    <w:nsid w:val="113E88EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F849295"/>
+    <w:nsid w:val="2DB65820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77AAC74D"/>
+    <w:nsid w:val="7EAEADFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BB0679E"/>
+    <w:nsid w:val="7B4E1699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>