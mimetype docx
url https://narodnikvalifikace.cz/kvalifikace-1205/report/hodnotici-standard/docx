--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76735303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76735303" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76735303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F28035D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F28035D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F28035D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.5.2026 0:56:23</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="138331C8"/>
+    <w:nsid w:val="2EBE4C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="113E88EB"/>
+    <w:nsid w:val="79CBEA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DB65820"/>
+    <w:nsid w:val="7A088F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EAEADFF"/>
+    <w:nsid w:val="1847AE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B4E1699"/>
+    <w:nsid w:val="7F2F2ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>