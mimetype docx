--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F28035D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F28035D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F28035D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3138B711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3138B711" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3138B711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 9:16:17</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EBE4C1C"/>
+    <w:nsid w:val="01033D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79CBEA2B"/>
+    <w:nsid w:val="1D456669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A088F50"/>
+    <w:nsid w:val="36A5FE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1847AE3B"/>
+    <w:nsid w:val="7E4E6804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F2F2ACA"/>
+    <w:nsid w:val="16CF2A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>