--- v4 (2026-06-17)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3138B711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3138B711" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3138B711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50F89870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50F89870" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50F89870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.6.2026 11:21:09</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01033D24"/>
+    <w:nsid w:val="4D4F2269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D456669"/>
+    <w:nsid w:val="560E435F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36A5FE97"/>
+    <w:nsid w:val="40513CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E4E6804"/>
+    <w:nsid w:val="4BCB18D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16CF2A26"/>
+    <w:nsid w:val="78C74840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>