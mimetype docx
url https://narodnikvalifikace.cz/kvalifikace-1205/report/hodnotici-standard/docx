--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50F89870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50F89870" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50F89870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C28CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C28CF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C28CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 27.7.2026 11:26:56</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D4F2269"/>
+    <w:nsid w:val="008DE2BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="560E435F"/>
+    <w:nsid w:val="2C81BEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40513CB3"/>
+    <w:nsid w:val="701C26A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BCB18D1"/>
+    <w:nsid w:val="00BF2968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78C74840"/>
+    <w:nsid w:val="0F2E9263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>