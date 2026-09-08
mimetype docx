--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C28CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C28CF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C28CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30714545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30714545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30714545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 17.8.2026 18:17:31</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="008DE2BD"/>
+    <w:nsid w:val="0EA4CB13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C81BEF1"/>
+    <w:nsid w:val="439260D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="701C26A7"/>
+    <w:nsid w:val="5E945D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00BF2968"/>
+    <w:nsid w:val="171D4F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F2E9263"/>
+    <w:nsid w:val="59A2F608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>