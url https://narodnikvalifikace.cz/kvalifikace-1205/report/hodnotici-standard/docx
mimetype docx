--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30714545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30714545" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30714545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B983AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B983AF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B983AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 8.9.2026 5:29:40</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EA4CB13"/>
+    <w:nsid w:val="5321F64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="439260D8"/>
+    <w:nsid w:val="6E6C3174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E945D81"/>
+    <w:nsid w:val="3CAAA9C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="171D4F37"/>
+    <w:nsid w:val="20DBC1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59A2F608"/>
+    <w:nsid w:val="61D7D9BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>