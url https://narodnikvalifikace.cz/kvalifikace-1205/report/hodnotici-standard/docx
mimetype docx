--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B983AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B983AF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B983AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C9B405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C9B405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C9B405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 28.9.2026 12:44:34</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5321F64F"/>
+    <w:nsid w:val="4B6ADBE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6C3174"/>
+    <w:nsid w:val="762C7C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CAAA9C1"/>
+    <w:nsid w:val="1AF5CD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20DBC1CC"/>
+    <w:nsid w:val="6380D736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61D7D9BF"/>
+    <w:nsid w:val="02EB7A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>