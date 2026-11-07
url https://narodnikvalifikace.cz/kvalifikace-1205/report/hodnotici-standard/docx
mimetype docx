--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C9B405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C9B405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C9B405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R754194F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR754194F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR754194F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4405,79 +4405,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6936" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4387" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4489,51 +4489,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4545,51 +4545,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4604,51 +4604,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti chemie a alespoň 5 let odborné praxe v oblasti chemie nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4663,51 +4663,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oblasti chemie a alespoň 5 let odborné praxe v oblasti chemie nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti chemie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4722,51 +4722,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 28-083-H Chemik/chemička pro vzorkování + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti chemie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4778,397 +4778,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6388" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3839" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5620,51 +5452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•digitální pH metr s automatickou teplotní kompenzací</w:t>
+        <w:t>digitální pH metr s automatickou teplotní kompenzací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5679,51 +5511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•digitální teploměr pro měření teploty kapalin a pevných substrátů</w:t>
+        <w:t>digitální teploměr pro měření teploty kapalin a pevných substrátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5738,51 +5570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•bezdotykový infra teploměr</w:t>
+        <w:t>bezdotykový infra teploměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5797,51 +5629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přenosný přístroj na měření vodivosti</w:t>
+        <w:t>přenosný přístroj na měření vodivosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5856,51 +5688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sestava pro měření redox potenciálu, možnost dvou nebo tříbodové kalibrace</w:t>
+        <w:t>sestava pro měření redox potenciálu, možnost dvou nebo tříbodové kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5915,51 +5747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sestava pro měření obsahu kyslíku ve vodách</w:t>
+        <w:t>sestava pro měření obsahu kyslíku ve vodách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5974,51 +5806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamník - Datalogger pro měření teploty v přepravním zařízení po dobu přepravy vzorků</w:t>
+        <w:t>záznamník - Datalogger pro měření teploty v přepravním zařízení po dobu přepravy vzorků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6089,51 +5921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odběrový válec</w:t>
+        <w:t>odběrový válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6148,51 +5980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zonální odběrový válec</w:t>
+        <w:t>zonální odběrový válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6207,51 +6039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•teleskopický odběrák</w:t>
+        <w:t>teleskopický odběrák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6266,51 +6098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•homogenizátor kapalin</w:t>
+        <w:t>homogenizátor kapalin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6325,51 +6157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•homogenizační plato a kvartační kříž</w:t>
+        <w:t>homogenizační plato a kvartační kříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6384,51 +6216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jádrový vzorkovač neporušených půdních vzorků</w:t>
+        <w:t>jádrový vzorkovač neporušených půdních vzorků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6443,51 +6275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční vrták kombinovaný</w:t>
+        <w:t>ruční vrták kombinovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6502,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•půdní sondýrka</w:t>
+        <w:t>půdní sondýrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6561,51 +6393,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční lopatka</w:t>
+        <w:t>ruční lopatka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6620,51 +6452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fázoměr nemísitelných kapalin</w:t>
+        <w:t>fázoměr nemísitelných kapalin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6679,51 +6511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení pro odběr sedimentu (drapák)</w:t>
+        <w:t>zařízení pro odběr sedimentu (drapák)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6794,51 +6626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•automatický vzorkovač vod se všemi základními funkcemi pro odběr vzorku v časovém, množstevním, průtokovém a jevovém režimu</w:t>
+        <w:t>automatický vzorkovač vod se všemi základními funkcemi pro odběr vzorku v časovém, množstevním, průtokovém a jevovém režimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6853,51 +6685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ponorné elektrické odstředivé čerpadlo vč. příslušenství pro odběr podzemních vod</w:t>
+        <w:t>ponorné elektrické odstředivé čerpadlo vč. příslušenství pro odběr podzemních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6912,51 +6744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•průtočná cela</w:t>
+        <w:t>průtočná cela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7027,51 +6859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorkovnice podle požadavků analytické laboratoře</w:t>
+        <w:t>vzorkovnice podle požadavků analytické laboratoře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7086,51 +6918,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení pro přepravu vzorků při konstantní teplotě</w:t>
+        <w:t>zařízení pro přepravu vzorků při konstantní teplotě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7466,51 +7298,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8045,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik/chemička pro vzorkování, 18.10.2026 16:27:19</w:t>
+        <w:t>Chemik/chemička pro vzorkování, 7.11.2026 17:32:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B6ADBE6"/>
+    <w:nsid w:val="01876692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8208,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="762C7C0C"/>
+    <w:nsid w:val="3A83BFC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8338,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AF5CD7D"/>
+    <w:nsid w:val="5CD8C1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8468,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6380D736"/>
+    <w:nsid w:val="267CDE7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8598,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02EB7A92"/>
+    <w:nsid w:val="46EA66A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>