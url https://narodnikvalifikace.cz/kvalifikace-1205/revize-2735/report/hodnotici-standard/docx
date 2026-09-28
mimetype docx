--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F63A51A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F63A51A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F63A51A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R697AD346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR697AD346" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR697AD346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 8.9.2026 7:41:41</w:t>
+        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FA76105"/>
+    <w:nsid w:val="18C39979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42158067"/>
+    <w:nsid w:val="7472EEA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06CEDFFF"/>
+    <w:nsid w:val="49B81342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F37D62D"/>
+    <w:nsid w:val="32AA4114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BF54FA1"/>
+    <w:nsid w:val="2494A297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>