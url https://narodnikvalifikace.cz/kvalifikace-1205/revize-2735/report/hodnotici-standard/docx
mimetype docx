--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R697AD346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR697AD346" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR697AD346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60401525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60401525" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60401525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 28.9.2026 14:34:39</w:t>
+        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18C39979"/>
+    <w:nsid w:val="3AF30AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7472EEA5"/>
+    <w:nsid w:val="1744CBF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49B81342"/>
+    <w:nsid w:val="3E2BCEAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32AA4114"/>
+    <w:nsid w:val="5A36010E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2494A297"/>
+    <w:nsid w:val="1EE71051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>