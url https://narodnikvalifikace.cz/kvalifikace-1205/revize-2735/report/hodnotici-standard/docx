--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60401525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60401525" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60401525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD40D1A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD40D1A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD40D1A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4269,51 +4269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5124,51 +5124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5620,51 +5620,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•digitální pH metr s automatickou teplotní kompenzací</w:t>
+        <w:t>digitální pH metr s automatickou teplotní kompenzací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5679,51 +5679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•digitální teploměr pro měření teploty kapalin a pevných substrátů</w:t>
+        <w:t>digitální teploměr pro měření teploty kapalin a pevných substrátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5738,51 +5738,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•bezdotykový infra teploměr</w:t>
+        <w:t>bezdotykový infra teploměr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5797,51 +5797,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přenosný přístroj na měření vodivosti</w:t>
+        <w:t>přenosný přístroj na měření vodivosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5856,51 +5856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sestava pro měření redox potenciálu, možnost dvou nebo tříbodové kalibrace</w:t>
+        <w:t>sestava pro měření redox potenciálu, možnost dvou nebo tříbodové kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5915,51 +5915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sestava pro měření obsahu kyslíku ve vodách</w:t>
+        <w:t>sestava pro měření obsahu kyslíku ve vodách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5974,51 +5974,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamník - Datalogger pro měření teploty v přepravním zařízení po dobu přepravy vzorků</w:t>
+        <w:t>záznamník - Datalogger pro měření teploty v přepravním zařízení po dobu přepravy vzorků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6089,51 +6089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odběrový válec</w:t>
+        <w:t>odběrový válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6148,51 +6148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zonální odběrový válec</w:t>
+        <w:t>zonální odběrový válec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6207,51 +6207,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•teleskopický odběrák</w:t>
+        <w:t>teleskopický odběrák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6266,51 +6266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•homogenizátor kapalin</w:t>
+        <w:t>homogenizátor kapalin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•homogenizační plato a kvartační kříž</w:t>
+        <w:t>homogenizační plato a kvartační kříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6384,51 +6384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jádrový vzorkovač neporušených půdních vzorků</w:t>
+        <w:t>jádrový vzorkovač neporušených půdních vzorků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6443,51 +6443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční vrták kombinovaný</w:t>
+        <w:t>ruční vrták kombinovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6502,51 +6502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•půdní sondýrka</w:t>
+        <w:t>půdní sondýrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6561,51 +6561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční lopatka</w:t>
+        <w:t>ruční lopatka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6620,51 +6620,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fázoměr nemísitelných kapalin</w:t>
+        <w:t>fázoměr nemísitelných kapalin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6679,51 +6679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení pro odběr sedimentu (drapák)</w:t>
+        <w:t>zařízení pro odběr sedimentu (drapák)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6794,51 +6794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•automatický vzorkovač vod se všemi základními funkcemi pro odběr vzorku v časovém, množstevním, průtokovém a jevovém režimu</w:t>
+        <w:t>automatický vzorkovač vod se všemi základními funkcemi pro odběr vzorku v časovém, množstevním, průtokovém a jevovém režimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6853,51 +6853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ponorné elektrické odstředivé čerpadlo vč. příslušenství pro odběr podzemních vod</w:t>
+        <w:t>ponorné elektrické odstředivé čerpadlo vč. příslušenství pro odběr podzemních vod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6912,51 +6912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•průtočná cela</w:t>
+        <w:t>průtočná cela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7027,51 +7027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorkovnice podle požadavků analytické laboratoře</w:t>
+        <w:t>vzorkovnice podle požadavků analytické laboratoře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení pro přepravu vzorků při konstantní teplotě</w:t>
+        <w:t>zařízení pro přepravu vzorků při konstantní teplotě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10982" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7466,51 +7466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7696,51 +7696,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8213,84 +8213,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemik pro vzorkování, 18.10.2026 18:16:24</w:t>
+        <w:t>Chemik pro vzorkování, 7.11.2026 17:45:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AF30AD2"/>
+    <w:nsid w:val="2093CAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8376,51 +8376,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1744CBF5"/>
+    <w:nsid w:val="1B1C3DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8506,51 +8506,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E2BCEAD"/>
+    <w:nsid w:val="49F916FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8636,51 +8636,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A36010E"/>
+    <w:nsid w:val="75B8EB46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8766,51 +8766,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EE71051"/>
+    <w:nsid w:val="587D149B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>