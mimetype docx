--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R444DE117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR444DE117" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR444DE117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54FECB58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54FECB58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54FECB58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.4.2026 0:19:02</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B585D3E"/>
+    <w:nsid w:val="33920DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="366DB42B"/>
+    <w:nsid w:val="510234A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>