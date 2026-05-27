--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54FECB58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54FECB58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54FECB58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29DD49A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29DD49A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29DD49A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.5.2026 18:05:10</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33920DED"/>
+    <w:nsid w:val="3EC2B428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="510234A2"/>
+    <w:nsid w:val="73C8D919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>