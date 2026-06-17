--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29DD49A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29DD49A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29DD49A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC32F2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC32F2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC32F2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.5.2026 0:56:18</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EC2B428"/>
+    <w:nsid w:val="1C888580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73C8D919"/>
+    <w:nsid w:val="2307522C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>