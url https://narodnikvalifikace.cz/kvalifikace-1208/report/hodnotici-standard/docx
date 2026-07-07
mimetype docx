--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC32F2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC32F2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC32F2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB9944F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB9944F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB9944F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 17.6.2026 9:16:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C888580"/>
+    <w:nsid w:val="3CD23F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2307522C"/>
+    <w:nsid w:val="1878BF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>