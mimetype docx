--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB9944F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB9944F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB9944F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12CFAD10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12CFAD10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12CFAD10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:24:48</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CD23F9A"/>
+    <w:nsid w:val="596AE406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1878BF74"/>
+    <w:nsid w:val="2CFAC473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>