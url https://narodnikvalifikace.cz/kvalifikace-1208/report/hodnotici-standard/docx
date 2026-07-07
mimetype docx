--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12CFAD10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12CFAD10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12CFAD10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FE51CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FE51CD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FE51CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 12:31:19</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="596AE406"/>
+    <w:nsid w:val="47697609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CFAC473"/>
+    <w:nsid w:val="4A915B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>