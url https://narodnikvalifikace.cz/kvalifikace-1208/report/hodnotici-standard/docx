--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FE51CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FE51CD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FE51CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R997BA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR997BA92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR997BA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 7.7.2026 13:44:12</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47697609"/>
+    <w:nsid w:val="6CC1D87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A915B9F"/>
+    <w:nsid w:val="6E7891E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>