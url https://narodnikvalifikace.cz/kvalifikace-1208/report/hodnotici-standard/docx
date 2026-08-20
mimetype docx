--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R997BA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR997BA92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR997BA92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2140A828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2140A828" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2140A828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 28.7.2026 4:17:11</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CC1D87F"/>
+    <w:nsid w:val="7AB42F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E7891E4"/>
+    <w:nsid w:val="5533F831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>