--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2140A828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2140A828" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2140A828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9065872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9065872" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9065872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 15:42:33</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.8.2026 19:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AB42F66"/>
+    <w:nsid w:val="51A0BE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5533F831"/>
+    <w:nsid w:val="73484AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>