--- v0 (2026-04-18)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D8DEF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D8DEF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D8DEF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R276AD0A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR276AD0A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR276AD0A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 18.4.2026 3:57:26</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62AB2220"/>
+    <w:nsid w:val="5D9F432F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541E2E86"/>
+    <w:nsid w:val="06AF762C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>