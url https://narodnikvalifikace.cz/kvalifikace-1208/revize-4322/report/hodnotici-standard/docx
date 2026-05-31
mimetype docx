--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R276AD0A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR276AD0A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR276AD0A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350359E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350359E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350359E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D9F432F"/>
+    <w:nsid w:val="0333FB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06AF762C"/>
+    <w:nsid w:val="4F07F811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>