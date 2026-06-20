--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R350359E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR350359E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR350359E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R507A7262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR507A7262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR507A7262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.5.2026 7:05:14</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0333FB0E"/>
+    <w:nsid w:val="386EF8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F07F811"/>
+    <w:nsid w:val="3928AA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>