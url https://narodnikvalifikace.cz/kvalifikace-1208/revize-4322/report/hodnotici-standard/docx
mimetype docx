--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R507A7262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR507A7262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR507A7262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7040D841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7040D841" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7040D841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 20.6.2026 23:10:23</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="386EF8FB"/>
+    <w:nsid w:val="6BE41974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3928AA19"/>
+    <w:nsid w:val="5CF0BBAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>