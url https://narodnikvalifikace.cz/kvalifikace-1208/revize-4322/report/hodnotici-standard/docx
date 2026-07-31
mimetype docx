--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7040D841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7040D841" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7040D841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D0FEB36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D0FEB36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D0FEB36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 11.7.2026 7:48:43</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BE41974"/>
+    <w:nsid w:val="76E8DAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF0BBAC"/>
+    <w:nsid w:val="3A43F951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>