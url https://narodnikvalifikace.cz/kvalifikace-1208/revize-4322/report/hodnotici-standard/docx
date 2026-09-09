--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D0FEB36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D0FEB36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D0FEB36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R414C6B48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR414C6B48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR414C6B48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2682,51 +2682,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4308,51 +4308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5305,51 +5305,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu; www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6450,51 +6450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6967,84 +6967,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STRKAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 31.7.2026 19:38:35</w:t>
+        <w:t>Strojírenský technik projektant / strojírenská technička projektantka, 9.9.2026 22:59:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76E8DAD5"/>
+    <w:nsid w:val="210408A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7130,51 +7130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A43F951"/>
+    <w:nsid w:val="5C937AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>