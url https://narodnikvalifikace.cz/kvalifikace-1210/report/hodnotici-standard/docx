--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18EC6CFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18EC6CFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18EC6CFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D394FDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D394FDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D394FDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:50</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:50</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.4.2026 2:07:51</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35FADB79"/>
+    <w:nsid w:val="47D995F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1018F00C"/>
+    <w:nsid w:val="0C89CA2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>