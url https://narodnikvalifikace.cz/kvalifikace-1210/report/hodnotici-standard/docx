--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D394FDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D394FDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D394FDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6555167F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6555167F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6555167F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 17:11:18</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47D995F6"/>
+    <w:nsid w:val="79E64E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C89CA2D"/>
+    <w:nsid w:val="6D6EAAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>