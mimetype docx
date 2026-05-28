--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6555167F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6555167F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6555167F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB8BED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB8BED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB8BED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.5.2026 19:01:49</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79E64E25"/>
+    <w:nsid w:val="27FC64F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D6EAAE9"/>
+    <w:nsid w:val="35BFB105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>