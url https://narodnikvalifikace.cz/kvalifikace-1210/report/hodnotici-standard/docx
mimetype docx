--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FB8BED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FB8BED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FB8BED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R325960E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR325960E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR325960E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 28.5.2026 2:33:45</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27FC64F0"/>
+    <w:nsid w:val="127C770F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35BFB105"/>
+    <w:nsid w:val="62D2ED39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>