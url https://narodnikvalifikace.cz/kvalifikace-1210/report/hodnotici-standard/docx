--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R325960E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR325960E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR325960E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R439BDC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR439BDC8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR439BDC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 9:41:11</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="127C770F"/>
+    <w:nsid w:val="2AC3632A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62D2ED39"/>
+    <w:nsid w:val="1C0EEA92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>