--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R439BDC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR439BDC8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR439BDC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3409428A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3409428A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3409428A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 17.6.2026 11:23:20</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AC3632A"/>
+    <w:nsid w:val="65F3B9B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C0EEA92"/>
+    <w:nsid w:val="12447D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>