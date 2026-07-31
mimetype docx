--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3409428A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3409428A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3409428A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D34590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D34590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D34590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 7.7.2026 13:59:19</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65F3B9B5"/>
+    <w:nsid w:val="7E38E8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12447D53"/>
+    <w:nsid w:val="065A8C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>