--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D34590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D34590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D34590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1389C8BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1389C8BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1389C8BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 12:43:05</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E38E8A6"/>
+    <w:nsid w:val="6B28C853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="065A8C69"/>
+    <w:nsid w:val="39E5A411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>