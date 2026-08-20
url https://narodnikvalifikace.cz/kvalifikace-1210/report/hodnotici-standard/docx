--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1389C8BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1389C8BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1389C8BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D1537AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D1537AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D1537AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 31.7.2026 14:17:40</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B28C853"/>
+    <w:nsid w:val="6C4A3B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E5A411"/>
+    <w:nsid w:val="7A6024AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>