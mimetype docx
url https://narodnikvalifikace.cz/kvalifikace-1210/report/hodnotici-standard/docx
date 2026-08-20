--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D1537AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D1537AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D1537AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6204D12E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6204D12E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6204D12E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12489,51 +12489,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18976,51 +18976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19893,51 +19893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury ČR, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22139,51 +22139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22452,51 +22452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23081,84 +23081,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:03:43</w:t>
+        <w:t>Památkář průzkumník / památkářka průzkumnice, 20.8.2026 21:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C4A3B07"/>
+    <w:nsid w:val="00816123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23244,51 +23244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A6024AF"/>
+    <w:nsid w:val="45A58631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>