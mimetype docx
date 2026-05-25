--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40404365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40404365" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40404365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B777998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B777998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B777998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 29.4.2026 0:59:20</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="405AC321"/>
+    <w:nsid w:val="781D5E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2268A570"/>
+    <w:nsid w:val="4E68ABAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08EC3646"/>
+    <w:nsid w:val="3AD7BDBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02C5884C"/>
+    <w:nsid w:val="5A8A1AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>