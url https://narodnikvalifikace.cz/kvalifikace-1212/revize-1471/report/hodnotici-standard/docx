--- v1 (2026-05-25)
+++ v2 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B777998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B777998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B777998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFC95381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFC95381" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFC95381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:01:25</w:t>
+        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="781D5E96"/>
+    <w:nsid w:val="5C50A67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E68ABAC"/>
+    <w:nsid w:val="1D159CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AD7BDBE"/>
+    <w:nsid w:val="07BD46DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A8A1AE1"/>
+    <w:nsid w:val="5C1BC457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>