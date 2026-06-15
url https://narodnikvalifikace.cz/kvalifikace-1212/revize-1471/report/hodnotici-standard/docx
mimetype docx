--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFC95381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFC95381" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFC95381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6181CCC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6181CCC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6181CCC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 25.5.2026 5:47:51</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C50A67E"/>
+    <w:nsid w:val="1F84F8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D159CDD"/>
+    <w:nsid w:val="32B21E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07BD46DB"/>
+    <w:nsid w:val="641B3CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C1BC457"/>
+    <w:nsid w:val="013DBDF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>