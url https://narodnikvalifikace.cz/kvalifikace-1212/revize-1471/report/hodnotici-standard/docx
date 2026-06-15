--- v3 (2026-06-15)
+++ v4 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6181CCC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6181CCC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6181CCC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D789733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D789733" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D789733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 6:27:37</w:t>
+        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F84F8B4"/>
+    <w:nsid w:val="24351462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32B21E43"/>
+    <w:nsid w:val="2C1DE92C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="641B3CAF"/>
+    <w:nsid w:val="0994A2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="013DBDF2"/>
+    <w:nsid w:val="01007A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>