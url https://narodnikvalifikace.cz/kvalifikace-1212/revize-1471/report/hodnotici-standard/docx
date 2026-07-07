--- v4 (2026-06-15)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D789733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D789733" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D789733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A674355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A674355" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A674355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 15.6.2026 8:22:47</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24351462"/>
+    <w:nsid w:val="22AB2557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C1DE92C"/>
+    <w:nsid w:val="0ED26DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0994A2D6"/>
+    <w:nsid w:val="545F63BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01007A38"/>
+    <w:nsid w:val="70880F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>