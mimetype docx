--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A674355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A674355" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A674355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R146C5820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR146C5820" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR146C5820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 12:42:33</w:t>
+        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22AB2557"/>
+    <w:nsid w:val="291CE174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ED26DDA"/>
+    <w:nsid w:val="1561F9D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="545F63BC"/>
+    <w:nsid w:val="21351153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70880F3F"/>
+    <w:nsid w:val="167D23F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>