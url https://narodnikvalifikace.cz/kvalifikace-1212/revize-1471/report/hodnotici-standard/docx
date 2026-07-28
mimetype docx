--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R146C5820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR146C5820" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR146C5820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77AEBE78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77AEBE78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77AEBE78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 7.7.2026 14:03:26</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="291CE174"/>
+    <w:nsid w:val="303D9940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1561F9D5"/>
+    <w:nsid w:val="507E2E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21351153"/>
+    <w:nsid w:val="47E5CCE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="167D23F5"/>
+    <w:nsid w:val="09AF0571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>