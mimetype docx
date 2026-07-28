--- v7 (2026-07-28)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77AEBE78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77AEBE78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77AEBE78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE878EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE878EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE878EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:23</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:24</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 19:25:24</w:t>
+        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="303D9940"/>
+    <w:nsid w:val="731D198C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507E2E37"/>
+    <w:nsid w:val="612CD53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47E5CCE6"/>
+    <w:nsid w:val="580CA110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09AF0571"/>
+    <w:nsid w:val="7B10499F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>