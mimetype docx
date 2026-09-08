--- v8 (2026-07-28)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE878EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE878EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE878EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FA20DE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FA20DE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FA20DE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3826,51 +3826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5421,51 +5421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5651,51 +5651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 7 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6280,84 +6280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola letecká, Kunovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro drak, 28.7.2026 20:27:41</w:t>
+        <w:t>Letecký mechanik pro drak, 8.9.2026 7:48:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="731D198C"/>
+    <w:nsid w:val="33EC6284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6443,51 +6443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="612CD53E"/>
+    <w:nsid w:val="37493DD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6573,51 +6573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="580CA110"/>
+    <w:nsid w:val="5C15AF69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6703,51 +6703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B10499F"/>
+    <w:nsid w:val="6966C1AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>