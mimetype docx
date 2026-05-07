--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AAB5758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AAB5758" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AAB5758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7EA52E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7EA52E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7EA52E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.4.2026 1:57:21</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="196F9EE2"/>
+    <w:nsid w:val="67ADE80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00305A16"/>
+    <w:nsid w:val="7CC37CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D7311EE"/>
+    <w:nsid w:val="4B2DF517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15DF5BD3"/>
+    <w:nsid w:val="3DF27F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A66163F"/>
+    <w:nsid w:val="08CB8086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>