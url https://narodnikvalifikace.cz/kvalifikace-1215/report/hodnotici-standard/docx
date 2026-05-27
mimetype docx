--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A7EA52E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A7EA52E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A7EA52E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F297AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F297AF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F297AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.5.2026 16:09:45</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67ADE80E"/>
+    <w:nsid w:val="31FC54DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC37CA6"/>
+    <w:nsid w:val="071FF100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B2DF517"/>
+    <w:nsid w:val="204D0E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DF27F45"/>
+    <w:nsid w:val="546A6385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08CB8086"/>
+    <w:nsid w:val="69607B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>