--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F297AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F297AF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F297AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A0C3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A0C3607" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A0C3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 0:12:38</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31FC54DC"/>
+    <w:nsid w:val="280F7E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="071FF100"/>
+    <w:nsid w:val="5E596B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="204D0E44"/>
+    <w:nsid w:val="4E54EE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="546A6385"/>
+    <w:nsid w:val="0DDAE8ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69607B63"/>
+    <w:nsid w:val="192C87D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>