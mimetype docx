--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A0C3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A0C3607" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A0C3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R357E48DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR357E48DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR357E48DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:28</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:29</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 28.5.2026 2:35:29</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="280F7E0E"/>
+    <w:nsid w:val="16857264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E596B8C"/>
+    <w:nsid w:val="2067A823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E54EE0F"/>
+    <w:nsid w:val="1BF4630B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DDAE8ED"/>
+    <w:nsid w:val="0645F292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="192C87D2"/>
+    <w:nsid w:val="3BBA48E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>