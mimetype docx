--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R357E48DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR357E48DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR357E48DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73985B7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73985B7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73985B7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 17.6.2026 9:16:36</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16857264"/>
+    <w:nsid w:val="06E5CF33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2067A823"/>
+    <w:nsid w:val="6444E9D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BF4630B"/>
+    <w:nsid w:val="3DD618A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0645F292"/>
+    <w:nsid w:val="41DC30B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3BBA48E9"/>
+    <w:nsid w:val="0574F208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>