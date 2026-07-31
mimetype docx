--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73985B7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73985B7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73985B7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27B2EAB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27B2EAB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27B2EAB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 7.7.2026 11:09:16</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06E5CF33"/>
+    <w:nsid w:val="7D6A1238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6444E9D3"/>
+    <w:nsid w:val="4E676179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DD618A8"/>
+    <w:nsid w:val="26DC99C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41DC30B8"/>
+    <w:nsid w:val="4743A95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0574F208"/>
+    <w:nsid w:val="21B5BE0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>