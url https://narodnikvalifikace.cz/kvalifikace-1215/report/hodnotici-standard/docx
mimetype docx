--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27B2EAB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27B2EAB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27B2EAB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CE766D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CE766D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CE766D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 11:26:10</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D6A1238"/>
+    <w:nsid w:val="161034FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E676179"/>
+    <w:nsid w:val="06D9A2FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26DC99C9"/>
+    <w:nsid w:val="03D4EADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4743A95B"/>
+    <w:nsid w:val="2F0FE565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21B5BE0D"/>
+    <w:nsid w:val="08F9B16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>