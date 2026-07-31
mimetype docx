--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CE766D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CE766D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CE766D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6C1DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6C1DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6C1DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 12:47:08</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="161034FF"/>
+    <w:nsid w:val="049104F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06D9A2FC"/>
+    <w:nsid w:val="1F9F5663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03D4EADC"/>
+    <w:nsid w:val="148686D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F0FE565"/>
+    <w:nsid w:val="0F96A1DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08F9B16D"/>
+    <w:nsid w:val="505781DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>