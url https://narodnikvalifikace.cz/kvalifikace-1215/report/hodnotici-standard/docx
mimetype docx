--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C6C1DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C6C1DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C6C1DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41C61746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41C61746" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41C61746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4715,51 +4715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5787,51 +5787,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6764,51 +6764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7281,84 +7281,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 31.7.2026 16:11:58</w:t>
+        <w:t>Letecký mechanik / letecká mechanička pro pohonné jednotky, 20.8.2026 18:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="049104F8"/>
+    <w:nsid w:val="1EBE8F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7444,51 +7444,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F9F5663"/>
+    <w:nsid w:val="4883E361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7574,51 +7574,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="148686D3"/>
+    <w:nsid w:val="21BD143B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7704,51 +7704,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F96A1DE"/>
+    <w:nsid w:val="7E98F59C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7834,51 +7834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="505781DD"/>
+    <w:nsid w:val="23034554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>