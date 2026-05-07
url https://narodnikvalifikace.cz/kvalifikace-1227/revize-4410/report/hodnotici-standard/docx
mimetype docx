--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31508E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31508E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31508E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BAB2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BAB2C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BAB2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1228,51 +1228,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5232,51 +5232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6831,51 +6831,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7998,51 +7998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8665,51 +8665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18114,51 +18114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19155,51 +19155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20359,51 +20359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21044,84 +21044,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.4.2026 6:01:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="306D9EDE"/>
+    <w:nsid w:val="5B802ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21207,51 +21207,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58E609FB"/>
+    <w:nsid w:val="2FE95557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>