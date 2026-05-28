--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BAB2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BAB2C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BAB2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50B9ECE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50B9ECE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50B9ECE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1228,51 +1228,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5232,51 +5232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6831,51 +6831,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7998,51 +7998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8665,51 +8665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18114,51 +18114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19155,51 +19155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20359,51 +20359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21044,84 +21044,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 7.5.2026 20:22:20</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B802ECB"/>
+    <w:nsid w:val="507EBA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21207,51 +21207,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE95557"/>
+    <w:nsid w:val="26D11831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>