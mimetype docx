--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50B9ECE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50B9ECE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50B9ECE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2164C122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2164C122" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2164C122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1228,51 +1228,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2520,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5232,51 +5232,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6831,51 +6831,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7998,51 +7998,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8665,51 +8665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18114,51 +18114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19155,51 +19155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20359,51 +20359,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21044,84 +21044,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 28.5.2026 5:39:10</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="507EBA50"/>
+    <w:nsid w:val="0C164728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21207,51 +21207,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26D11831"/>
+    <w:nsid w:val="10B5DB29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>