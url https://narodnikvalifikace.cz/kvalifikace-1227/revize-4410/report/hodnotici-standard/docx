--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2164C122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2164C122" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2164C122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1294F2CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1294F2CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1294F2CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,56 +204,63 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stavebnictví, geodézie a kartografie (kód: 36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C7"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodohospodářský technik</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -1228,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2520,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5232,51 +5239,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6831,51 +6838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:33</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7998,51 +8005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8665,51 +8672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18114,51 +18121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19155,51 +19162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20359,51 +20366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21044,84 +21051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 17.6.2026 16:00:34</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C164728"/>
+    <w:nsid w:val="5BD3280C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21207,51 +21214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B5DB29"/>
+    <w:nsid w:val="4CFC6274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>