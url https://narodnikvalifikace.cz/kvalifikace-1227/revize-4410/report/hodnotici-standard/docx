--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1294F2CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1294F2CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1294F2CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7100D264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7100D264" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7100D264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3748,51 +3748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5239,51 +5239,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6838,51 +6838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8005,51 +8005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8672,51 +8672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18121,51 +18121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19162,51 +19162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20366,51 +20366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21051,84 +21051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 9:38:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BD3280C"/>
+    <w:nsid w:val="64A134BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21214,51 +21214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CFC6274"/>
+    <w:nsid w:val="70EFD340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>