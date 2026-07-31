--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7100D264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7100D264" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7100D264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6940CBBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6940CBBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6940CBBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3748,51 +3748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5239,51 +5239,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6838,51 +6838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8005,51 +8005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8672,51 +8672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18121,51 +18121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19162,51 +19162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20366,51 +20366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21051,84 +21051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 11.7.2026 10:49:36</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64A134BD"/>
+    <w:nsid w:val="1A9E80EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21214,51 +21214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70EFD340"/>
+    <w:nsid w:val="0F403D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>