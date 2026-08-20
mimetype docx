--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6940CBBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6940CBBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6940CBBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12C73D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12C73D50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12C73D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3748,51 +3748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5239,51 +5239,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6838,51 +6838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8005,51 +8005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8672,51 +8672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18121,51 +18121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19162,51 +19162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20366,51 +20366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21051,84 +21051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 31.7.2026 15:04:09</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A9E80EB"/>
+    <w:nsid w:val="4A5833C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21214,51 +21214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F403D66"/>
+    <w:nsid w:val="26B8C568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>