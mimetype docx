--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12C73D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12C73D50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12C73D50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R757CE98D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR757CE98D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR757CE98D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3748,51 +3748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5239,51 +5239,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6838,51 +6838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8005,51 +8005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8672,51 +8672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18121,51 +18121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19162,51 +19162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20366,51 +20366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21051,84 +21051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 20.8.2026 19:14:07</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A5833C8"/>
+    <w:nsid w:val="1B60976A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21214,51 +21214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B8C568"/>
+    <w:nsid w:val="254648E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>