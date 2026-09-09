--- v8 (2026-09-09)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R757CE98D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR757CE98D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR757CE98D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5621914D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5621914D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5621914D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3748,51 +3748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5239,51 +5239,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6838,51 +6838,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8005,51 +8005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8672,51 +8672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18121,51 +18121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19162,51 +19162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20366,51 +20366,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21051,84 +21051,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>STAMINA, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:10:24</w:t>
+        <w:t>Technik/technička pro stavby vodního hospodářství a krajinného inženýrství, 10.9.2026 1:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B60976A"/>
+    <w:nsid w:val="5D0E3749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21214,51 +21214,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="254648E2"/>
+    <w:nsid w:val="61514F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>