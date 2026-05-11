--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30B28A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30B28A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30B28A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6409CBF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6409CBF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6409CBF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4215,51 +4215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4666,51 +4666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14438,51 +14438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24958,51 +24958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33914,51 +33914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35639,51 +35639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37911,51 +37911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38141,51 +38141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39330,84 +39330,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.4.2026 2:23:38</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B48BAB6"/>
+    <w:nsid w:val="4B295B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39493,51 +39493,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0504B8FE"/>
+    <w:nsid w:val="2509594B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39623,51 +39623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FCD4F0E"/>
+    <w:nsid w:val="6F9F6204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39753,51 +39753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EC3D789"/>
+    <w:nsid w:val="15717C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>