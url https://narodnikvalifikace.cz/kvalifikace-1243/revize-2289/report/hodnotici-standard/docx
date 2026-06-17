--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6409CBF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6409CBF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6409CBF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B0FC398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B0FC398" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B0FC398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4215,51 +4215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4666,51 +4666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14438,51 +14438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24958,51 +24958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33914,51 +33914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35639,51 +35639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37911,51 +37911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38141,51 +38141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39330,84 +39330,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.5.2026 6:00:59</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B295B08"/>
+    <w:nsid w:val="792AC709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39493,51 +39493,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2509594B"/>
+    <w:nsid w:val="6476B194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39623,51 +39623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F9F6204"/>
+    <w:nsid w:val="4A221D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39753,51 +39753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15717C0F"/>
+    <w:nsid w:val="45BE9C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>