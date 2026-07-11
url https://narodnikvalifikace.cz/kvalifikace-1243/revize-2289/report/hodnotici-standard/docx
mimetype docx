--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B0FC398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B0FC398" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B0FC398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74FFB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74FFB8B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74FFB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4215,51 +4215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4666,51 +4666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14438,51 +14438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24958,51 +24958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33914,51 +33914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35639,51 +35639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37911,51 +37911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38141,51 +38141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39330,84 +39330,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 17.6.2026 15:58:36</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="792AC709"/>
+    <w:nsid w:val="0029A846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39493,51 +39493,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6476B194"/>
+    <w:nsid w:val="52CE3655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39623,51 +39623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A221D93"/>
+    <w:nsid w:val="4C0270D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39753,51 +39753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45BE9C9B"/>
+    <w:nsid w:val="52185833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>