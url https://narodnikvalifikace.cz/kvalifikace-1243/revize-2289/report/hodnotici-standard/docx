--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74FFB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74FFB8B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74FFB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626F411F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626F411F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626F411F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4215,51 +4215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4666,51 +4666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14438,51 +14438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24958,51 +24958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33914,51 +33914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35639,51 +35639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37911,51 +37911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38141,51 +38141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39330,84 +39330,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 11.7.2026 6:43:35</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0029A846"/>
+    <w:nsid w:val="4B7E8D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39493,51 +39493,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52CE3655"/>
+    <w:nsid w:val="348012A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39623,51 +39623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C0270D0"/>
+    <w:nsid w:val="20BD6F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39753,51 +39753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52185833"/>
+    <w:nsid w:val="22F362BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>