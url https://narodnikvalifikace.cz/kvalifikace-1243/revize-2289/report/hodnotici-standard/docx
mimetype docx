--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626F411F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626F411F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626F411F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFD9FE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFD9FE6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFD9FE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4215,51 +4215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4666,51 +4666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14438,51 +14438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24958,51 +24958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33914,51 +33914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35639,51 +35639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37911,51 +37911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38141,51 +38141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39330,84 +39330,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 31.7.2026 16:34:54</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B7E8D5B"/>
+    <w:nsid w:val="40D198F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39493,51 +39493,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="348012A1"/>
+    <w:nsid w:val="54B83E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39623,51 +39623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20BD6F07"/>
+    <w:nsid w:val="4566FFDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39753,51 +39753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22F362BD"/>
+    <w:nsid w:val="26404E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>