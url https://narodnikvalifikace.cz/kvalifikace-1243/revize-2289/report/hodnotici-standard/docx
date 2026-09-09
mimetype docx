--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFD9FE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFD9FE6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFD9FE6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32E1C193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32E1C193" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32E1C193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3012,51 +3012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4215,51 +4215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4666,51 +4666,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14438,51 +14438,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24958,51 +24958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33914,51 +33914,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35639,51 +35639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37911,51 +37911,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38141,51 +38141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39330,84 +39330,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v přímých službách, 20.8.2026 20:00:08</w:t>
+        <w:t>Knihovník/knihovnice v přímých službách, 9.9.2026 23:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40D198F5"/>
+    <w:nsid w:val="23A500A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39493,51 +39493,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54B83E54"/>
+    <w:nsid w:val="5E10DFAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39623,51 +39623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4566FFDE"/>
+    <w:nsid w:val="45F3C6C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39753,51 +39753,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26404E32"/>
+    <w:nsid w:val="6A66AEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>