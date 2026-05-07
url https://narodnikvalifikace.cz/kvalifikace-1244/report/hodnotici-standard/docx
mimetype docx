--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71EB4A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71EB4A3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71EB4A3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R464A5259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR464A5259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR464A5259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.4.2026 0:28:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14CA4DB9"/>
+    <w:nsid w:val="60D50EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D116A2B"/>
+    <w:nsid w:val="3817CCD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F0F7CBC"/>
+    <w:nsid w:val="0158AC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>