--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R464A5259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR464A5259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR464A5259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CABF7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CABF7D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CABF7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 17:10:17</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60D50EB3"/>
+    <w:nsid w:val="62A1052A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3817CCD2"/>
+    <w:nsid w:val="737CDE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0158AC8C"/>
+    <w:nsid w:val="2D938D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>