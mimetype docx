--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CABF7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CABF7D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CABF7D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A739FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A739FAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A739FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.5.2026 18:09:47</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62A1052A"/>
+    <w:nsid w:val="0A922208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="737CDE2F"/>
+    <w:nsid w:val="0AB8AB5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D938D4C"/>
+    <w:nsid w:val="635D2297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>