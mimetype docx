--- v3 (2026-05-27)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A739FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A739FAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A739FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF89F777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF89F777" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF89F777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:02:13</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A922208"/>
+    <w:nsid w:val="6570896F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AB8AB5A"/>
+    <w:nsid w:val="3B59B5E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="635D2297"/>
+    <w:nsid w:val="13BCE3AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>