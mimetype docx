--- v4 (2026-05-27)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF89F777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF89F777" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF89F777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R384A8267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR384A8267" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR384A8267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 28.5.2026 0:56:57</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6570896F"/>
+    <w:nsid w:val="444C46C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B59B5E8"/>
+    <w:nsid w:val="3D31F03E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13BCE3AB"/>
+    <w:nsid w:val="63447C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>