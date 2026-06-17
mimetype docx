--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R384A8267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR384A8267" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR384A8267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABD8DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABD8DBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABD8DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 9:38:54</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="444C46C2"/>
+    <w:nsid w:val="14FC0DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D31F03E"/>
+    <w:nsid w:val="4616377C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63447C0F"/>
+    <w:nsid w:val="55E8E960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>