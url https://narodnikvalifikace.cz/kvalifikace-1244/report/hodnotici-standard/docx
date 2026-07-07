--- v6 (2026-06-17)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ABD8DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ABD8DBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ABD8DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R257B55CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR257B55CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR257B55CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 17.6.2026 11:22:03</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14FC0DA6"/>
+    <w:nsid w:val="3ED386B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4616377C"/>
+    <w:nsid w:val="7A3A3C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55E8E960"/>
+    <w:nsid w:val="42BC27D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>