--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R257B55CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR257B55CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR257B55CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R152BD867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR152BD867" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR152BD867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 7.7.2026 13:58:50</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3ED386B8"/>
+    <w:nsid w:val="51C3BF0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A3A3C09"/>
+    <w:nsid w:val="5DD6345D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42BC27D8"/>
+    <w:nsid w:val="3ECFE4FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>