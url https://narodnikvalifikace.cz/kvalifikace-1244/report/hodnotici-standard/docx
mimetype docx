--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R152BD867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR152BD867" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR152BD867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3749EAB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3749EAB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3749EAB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 9:54:12</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51C3BF0D"/>
+    <w:nsid w:val="28B954F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DD6345D"/>
+    <w:nsid w:val="74DFD2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3ECFE4FD"/>
+    <w:nsid w:val="51756B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>