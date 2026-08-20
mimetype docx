--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3749EAB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3749EAB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3749EAB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44FC43E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44FC43E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44FC43E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 31.7.2026 11:25:06</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28B954F8"/>
+    <w:nsid w:val="36F9C7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74DFD2FE"/>
+    <w:nsid w:val="240956E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51756B64"/>
+    <w:nsid w:val="019DE0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>