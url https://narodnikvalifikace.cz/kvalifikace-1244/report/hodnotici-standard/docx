--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44FC43E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44FC43E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44FC43E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AEF99A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AEF99A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AEF99A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13460,51 +13460,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Readable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24711,51 +24711,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32721,51 +32721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33811,51 +33811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42733,51 +42733,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43955,51 +43955,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45088,84 +45088,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Studijní a vědecká knihovna Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Knihovník/knihovnice v knihovně pro děti, 20.8.2026 12:36:45</w:t>
+        <w:t>Knihovník/knihovnice v knihovně pro děti, 9.9.2026 20:03:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36F9C7FA"/>
+    <w:nsid w:val="4014F999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45251,51 +45251,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="240956E1"/>
+    <w:nsid w:val="74E724C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -45381,51 +45381,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="019DE0D3"/>
+    <w:nsid w:val="5D2DAB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>