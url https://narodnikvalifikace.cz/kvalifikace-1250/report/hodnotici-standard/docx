--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA1E7CA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA1E7CA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA1E7CA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C8E301F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C8E301F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C8E301F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 16.4.2026 22:55:51</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0124C990"/>
+    <w:nsid w:val="69531BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C523C86"/>
+    <w:nsid w:val="7D7B9227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25167E07"/>
+    <w:nsid w:val="7DE7C2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B317E79"/>
+    <w:nsid w:val="0D427CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>