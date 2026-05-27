--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C8E301F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C8E301F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C8E301F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19064C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19064C07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19064C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.5.2026 17:11:11</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69531BB5"/>
+    <w:nsid w:val="2B475A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D7B9227"/>
+    <w:nsid w:val="4F3B2C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DE7C2CD"/>
+    <w:nsid w:val="2843D217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D427CBC"/>
+    <w:nsid w:val="69B86894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>