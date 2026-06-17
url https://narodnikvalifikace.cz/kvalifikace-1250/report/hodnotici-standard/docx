--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19064C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19064C07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19064C07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FC17CAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FC17CAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FC17CAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 27.5.2026 23:54:31</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B475A12"/>
+    <w:nsid w:val="6CFAB292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F3B2C55"/>
+    <w:nsid w:val="3BFA6687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2843D217"/>
+    <w:nsid w:val="44262C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69B86894"/>
+    <w:nsid w:val="40B8EFB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>