--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FC17CAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FC17CAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FC17CAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73A82869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73A82869" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73A82869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 17.6.2026 9:16:48</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CFAB292"/>
+    <w:nsid w:val="19566672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BFA6687"/>
+    <w:nsid w:val="415AD3BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44262C7B"/>
+    <w:nsid w:val="0AF54D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40B8EFB2"/>
+    <w:nsid w:val="28420706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>