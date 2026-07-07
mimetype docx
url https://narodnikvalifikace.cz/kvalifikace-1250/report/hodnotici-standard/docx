--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73A82869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73A82869" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73A82869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14413C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14413C65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14413C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 11:08:05</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19566672"/>
+    <w:nsid w:val="75708069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="415AD3BD"/>
+    <w:nsid w:val="260098EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AF54D57"/>
+    <w:nsid w:val="4AC1F27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28420706"/>
+    <w:nsid w:val="78AE246E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>