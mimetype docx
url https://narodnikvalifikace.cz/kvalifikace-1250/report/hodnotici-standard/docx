--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14413C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14413C65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14413C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F019426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F019426" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F019426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 7.7.2026 12:25:18</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75708069"/>
+    <w:nsid w:val="1D6906D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="260098EB"/>
+    <w:nsid w:val="0DFD769A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AC1F27E"/>
+    <w:nsid w:val="615E6A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78AE246E"/>
+    <w:nsid w:val="3FBDACD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>