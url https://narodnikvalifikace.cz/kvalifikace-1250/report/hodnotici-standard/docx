--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F019426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F019426" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F019426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R215AAD82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR215AAD82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR215AAD82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 31.7.2026 8:10:00</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D6906D8"/>
+    <w:nsid w:val="7C20941A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DFD769A"/>
+    <w:nsid w:val="2A090487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="615E6A71"/>
+    <w:nsid w:val="169068A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3FBDACD5"/>
+    <w:nsid w:val="002518AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>