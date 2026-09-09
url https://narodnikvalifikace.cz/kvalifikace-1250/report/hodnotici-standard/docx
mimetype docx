--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R215AAD82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR215AAD82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR215AAD82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9AE72FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9AE72FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9AE72FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4375,51 +4375,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5650,51 +5650,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5993,51 +5993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7891,51 +7891,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HACCP (zkratka anglického HAZARD ANALYSIS CRITICAL CONTROL POINT) je systém preventivních opatření (kritických kontrolních bodů) sloužící k zajištění zdravotní nezávadnosti potravin a pokrmů během všech činností souvisejících s jejich výrobou, zpracováním, skladováním, manipulací, přepravou a prodejem konečnému spotřebiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:44</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9086,51 +9086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:45</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9774,51 +9774,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:45</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10347,84 +10347,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ústav pro státní kontrolu veterinárních biopreparátů a léčiv (ÚSKVBL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dezinfektor/dezinfektorka ve službách, 20.8.2026 11:43:45</w:t>
+        <w:t>Dezinfektor/dezinfektorka ve službách, 9.9.2026 21:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C20941A"/>
+    <w:nsid w:val="278CC4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10510,51 +10510,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A090487"/>
+    <w:nsid w:val="67859158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10640,51 +10640,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="169068A7"/>
+    <w:nsid w:val="7BD3113C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10770,51 +10770,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="002518AD"/>
+    <w:nsid w:val="40C2135A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>