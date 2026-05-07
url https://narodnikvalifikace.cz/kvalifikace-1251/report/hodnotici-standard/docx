--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7171E1F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7171E1F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7171E1F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7369F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7369F36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7369F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 16.4.2026 22:55:48</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31E00B9D"/>
+    <w:nsid w:val="4CCEA137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9DDCE4"/>
+    <w:nsid w:val="5927C255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10A470A2"/>
+    <w:nsid w:val="0A783A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>