--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7369F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7369F36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7369F36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA7A24A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA7A24A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA7A24A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.5.2026 16:09:24</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CCEA137"/>
+    <w:nsid w:val="6ADCD4F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5927C255"/>
+    <w:nsid w:val="0FF3201E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A783A47"/>
+    <w:nsid w:val="281E63DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>