--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AA7A24A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AA7A24A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AA7A24A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A7B17A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A7B17A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A7B17A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 28.5.2026 2:07:47</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6ADCD4F6"/>
+    <w:nsid w:val="2F25ED85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FF3201E"/>
+    <w:nsid w:val="57D4DE6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="281E63DA"/>
+    <w:nsid w:val="6B11BEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>