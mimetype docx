--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A7B17A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A7B17A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A7B17A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43092F8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43092F8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43092F8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 17.6.2026 9:18:26</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F25ED85"/>
+    <w:nsid w:val="4F8FCF5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D4DE6A"/>
+    <w:nsid w:val="2202AE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B11BEDB"/>
+    <w:nsid w:val="6C9FA4FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>