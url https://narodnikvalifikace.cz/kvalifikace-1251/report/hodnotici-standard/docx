--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43092F8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43092F8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43092F8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1097C013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1097C013" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1097C013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 12:26:02</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F8FCF5D"/>
+    <w:nsid w:val="3AB48180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2202AE62"/>
+    <w:nsid w:val="134AEA75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C9FA4FB"/>
+    <w:nsid w:val="5F510AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>