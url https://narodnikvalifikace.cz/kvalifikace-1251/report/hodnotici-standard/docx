--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1097C013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1097C013" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1097C013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4333A89F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4333A89F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4333A89F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 7.7.2026 15:04:06</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AB48180"/>
+    <w:nsid w:val="64990FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="134AEA75"/>
+    <w:nsid w:val="6E0C2B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F510AA9"/>
+    <w:nsid w:val="7A54E032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>