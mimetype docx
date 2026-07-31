--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4333A89F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4333A89F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4333A89F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56F263E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56F263E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56F263E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 12:47:23</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64990FE1"/>
+    <w:nsid w:val="416EEEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E0C2B56"/>
+    <w:nsid w:val="7B2CBCD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A54E032"/>
+    <w:nsid w:val="4282F586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>