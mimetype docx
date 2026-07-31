--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56F263E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56F263E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56F263E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F2A6883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F2A6883" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F2A6883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:17:29</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="416EEEC6"/>
+    <w:nsid w:val="266B37DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B2CBCD2"/>
+    <w:nsid w:val="5EBA58EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4282F586"/>
+    <w:nsid w:val="13D26593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>