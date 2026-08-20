--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F2A6883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F2A6883" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F2A6883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702DED1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702DED1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702DED1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:49</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:50</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:50</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 31.7.2026 14:31:50</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="266B37DC"/>
+    <w:nsid w:val="4E87300B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EBA58EC"/>
+    <w:nsid w:val="1E0F3EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13D26593"/>
+    <w:nsid w:val="6B3D2893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>