--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R702DED1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR702DED1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR702DED1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD8386B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD8386B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD8386B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 18:57:55</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E87300B"/>
+    <w:nsid w:val="0C54B6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E0F3EC2"/>
+    <w:nsid w:val="0777818C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B3D2893"/>
+    <w:nsid w:val="197D1DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>