--- v10 (2026-08-20)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD8386B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD8386B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD8386B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26384C7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26384C7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26384C7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11545,51 +11545,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12471,51 +12471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13690,51 +13690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14263,84 +14263,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jihočeská univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník / samostatná skalnice, 20.8.2026 19:56:17</w:t>
+        <w:t>Samostatný skalník / samostatná skalnice, 11.9.2026 6:17:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C54B6AD"/>
+    <w:nsid w:val="5C150578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14426,51 +14426,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0777818C"/>
+    <w:nsid w:val="6F89A600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14556,51 +14556,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="197D1DFE"/>
+    <w:nsid w:val="6EC00759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>