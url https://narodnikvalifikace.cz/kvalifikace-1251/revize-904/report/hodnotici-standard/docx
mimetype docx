--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R691C8321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR691C8321" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR691C8321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4185D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4185D778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4185D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:25</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="469B9597"/>
+    <w:nsid w:val="6D3BC5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66C94116"/>
+    <w:nsid w:val="313C244D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="250DB1B4"/>
+    <w:nsid w:val="41D15269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16089CEE"/>
+    <w:nsid w:val="34FC541E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DC38011"/>
+    <w:nsid w:val="3D3AE0BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3D24060B"/>
+    <w:nsid w:val="50994D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1A9DFEE6"/>
+    <w:nsid w:val="037325D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="79B1AA7D"/>
+    <w:nsid w:val="0FE007F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="124D7DD8"/>
+    <w:nsid w:val="742708DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="01E09012"/>
+    <w:nsid w:val="28DA7495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>