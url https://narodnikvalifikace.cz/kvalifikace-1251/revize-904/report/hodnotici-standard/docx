--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4185D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4185D778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4185D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45E5DDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45E5DDA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45E5DDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:15</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D3BC5D6"/>
+    <w:nsid w:val="7AB42905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="313C244D"/>
+    <w:nsid w:val="0638C51C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41D15269"/>
+    <w:nsid w:val="63FEC905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34FC541E"/>
+    <w:nsid w:val="1CDC4AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D3AE0BB"/>
+    <w:nsid w:val="0672E6EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="50994D5F"/>
+    <w:nsid w:val="6D58429D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="037325D3"/>
+    <w:nsid w:val="77E9FB92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0FE007F8"/>
+    <w:nsid w:val="22D9E847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="742708DC"/>
+    <w:nsid w:val="1DA88879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="28DA7495"/>
+    <w:nsid w:val="019422BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>