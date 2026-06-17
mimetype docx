--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45E5DDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45E5DDA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45E5DDA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R314B0DFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR314B0DFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR314B0DFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 2:09:35</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AB42905"/>
+    <w:nsid w:val="2AC06D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0638C51C"/>
+    <w:nsid w:val="55F0C9BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63FEC905"/>
+    <w:nsid w:val="4206932E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CDC4AC4"/>
+    <w:nsid w:val="20CC0F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0672E6EB"/>
+    <w:nsid w:val="4ED1F226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6D58429D"/>
+    <w:nsid w:val="6F2669A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="77E9FB92"/>
+    <w:nsid w:val="3ADDE5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="22D9E847"/>
+    <w:nsid w:val="7A5F5FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1DA88879"/>
+    <w:nsid w:val="7957EAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="019422BD"/>
+    <w:nsid w:val="540915EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>