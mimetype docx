--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R314B0DFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR314B0DFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR314B0DFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65C23674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65C23674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65C23674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:26</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AC06D01"/>
+    <w:nsid w:val="5A89C23F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55F0C9BA"/>
+    <w:nsid w:val="1472F757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4206932E"/>
+    <w:nsid w:val="5BD71762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20CC0F32"/>
+    <w:nsid w:val="32162A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4ED1F226"/>
+    <w:nsid w:val="54AA9835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F2669A5"/>
+    <w:nsid w:val="7C757C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3ADDE5C0"/>
+    <w:nsid w:val="7887EA62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7A5F5FDA"/>
+    <w:nsid w:val="518AB234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7957EAB4"/>
+    <w:nsid w:val="7376275B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="540915EB"/>
+    <w:nsid w:val="38C5A67D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>