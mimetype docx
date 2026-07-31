--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65C23674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65C23674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65C23674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55694F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55694F5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55694F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:39</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A89C23F"/>
+    <w:nsid w:val="44CB15DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1472F757"/>
+    <w:nsid w:val="194FB0DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BD71762"/>
+    <w:nsid w:val="4270C30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32162A38"/>
+    <w:nsid w:val="6AC6CFCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54AA9835"/>
+    <w:nsid w:val="1F899495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7C757C40"/>
+    <w:nsid w:val="722F4D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7887EA62"/>
+    <w:nsid w:val="5D9C6FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="518AB234"/>
+    <w:nsid w:val="65F967F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7376275B"/>
+    <w:nsid w:val="2078E9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="38C5A67D"/>
+    <w:nsid w:val="31187082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>