--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55694F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55694F5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55694F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68472F3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68472F3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68472F3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:16</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:17</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:17</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:17</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44CB15DF"/>
+    <w:nsid w:val="1C86FBFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="194FB0DB"/>
+    <w:nsid w:val="1A68C624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4270C30B"/>
+    <w:nsid w:val="3D12184C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AC6CFCE"/>
+    <w:nsid w:val="54678E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F899495"/>
+    <w:nsid w:val="4643093F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="722F4D65"/>
+    <w:nsid w:val="06D7A1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5D9C6FB5"/>
+    <w:nsid w:val="61E8F3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="65F967F6"/>
+    <w:nsid w:val="1AE96A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2078E9CF"/>
+    <w:nsid w:val="7DA62138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="31187082"/>
+    <w:nsid w:val="5E59D5FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>