--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68472F3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68472F3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68472F3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D8810C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D8810C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D8810C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:28</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:28</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:28</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5122,51 +5122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6084,51 +6084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7303,51 +7303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 19 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7876,84 +7876,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 19:00:29</w:t>
+        <w:t>Samostatný skalník, 9.9.2026 22:05:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C86FBFA"/>
+    <w:nsid w:val="180D959D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8039,51 +8039,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A68C624"/>
+    <w:nsid w:val="1E4FB0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8169,51 +8169,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D12184C"/>
+    <w:nsid w:val="2515FC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8299,51 +8299,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54678E65"/>
+    <w:nsid w:val="624BE3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8429,51 +8429,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4643093F"/>
+    <w:nsid w:val="5E55D6E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8559,51 +8559,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="06D7A1F9"/>
+    <w:nsid w:val="5AA1CF83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8689,51 +8689,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="61E8F3E3"/>
+    <w:nsid w:val="02882B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8819,51 +8819,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1AE96A25"/>
+    <w:nsid w:val="1BAF6C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8949,51 +8949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7DA62138"/>
+    <w:nsid w:val="6A657C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9079,51 +9079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5E59D5FF"/>
+    <w:nsid w:val="1E355542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>