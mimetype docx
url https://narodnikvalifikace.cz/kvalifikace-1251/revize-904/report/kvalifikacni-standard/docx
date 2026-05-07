--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R608BC774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR608BC774" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR608BC774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ADC1EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ADC1EAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ADC1EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:28</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:28</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.4.2026 2:08:28</w:t>
+        <w:t>Samostatný skalník, 7.5.2026 18:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="076AAA33"/>
+    <w:nsid w:val="4490890E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2589CBF8"/>
+    <w:nsid w:val="4C86DE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E227994"/>
+    <w:nsid w:val="53D9EB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DD4780C"/>
+    <w:nsid w:val="658E6862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="626BDAE5"/>
+    <w:nsid w:val="4214BBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="45C54626"/>
+    <w:nsid w:val="6C996971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="48117EDB"/>
+    <w:nsid w:val="46C3ACAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C03FF37"/>
+    <w:nsid w:val="58510EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>