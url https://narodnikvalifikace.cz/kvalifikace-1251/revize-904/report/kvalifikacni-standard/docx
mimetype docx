--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ADC1EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ADC1EAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ADC1EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2DE874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2DE874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2DE874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:16</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:16</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.5.2026 18:19:16</w:t>
+        <w:t>Samostatný skalník, 28.5.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4490890E"/>
+    <w:nsid w:val="6FDB2EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C86DE41"/>
+    <w:nsid w:val="4005DD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53D9EB00"/>
+    <w:nsid w:val="7DEA1EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="658E6862"/>
+    <w:nsid w:val="348215FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4214BBE1"/>
+    <w:nsid w:val="39C64B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C996971"/>
+    <w:nsid w:val="615F2412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="46C3ACAE"/>
+    <w:nsid w:val="0112C165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="58510EA6"/>
+    <w:nsid w:val="37D36645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>