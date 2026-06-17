--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C2DE874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C2DE874" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C2DE874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E52FF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E52FF70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E52FF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 3:21:34</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 3:21:34</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 28.5.2026 3:21:34</w:t>
+        <w:t>Samostatný skalník, 17.6.2026 13:35:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FDB2EC7"/>
+    <w:nsid w:val="365A44A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4005DD56"/>
+    <w:nsid w:val="11B3D07F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DEA1EEF"/>
+    <w:nsid w:val="1D0F62E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="348215FC"/>
+    <w:nsid w:val="247D1370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39C64B0A"/>
+    <w:nsid w:val="2CEE00ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="615F2412"/>
+    <w:nsid w:val="2C858501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0112C165"/>
+    <w:nsid w:val="5A221007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="37D36645"/>
+    <w:nsid w:val="02002EF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>