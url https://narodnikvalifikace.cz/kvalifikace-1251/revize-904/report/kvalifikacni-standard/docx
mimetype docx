--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E52FF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E52FF70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E52FF70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D4411E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D4411E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D4411E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:19</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:19</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 17.6.2026 13:35:19</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 15:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="365A44A3"/>
+    <w:nsid w:val="36C82067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11B3D07F"/>
+    <w:nsid w:val="17922388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D0F62E5"/>
+    <w:nsid w:val="296577B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="247D1370"/>
+    <w:nsid w:val="0300A49B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CEE00ED"/>
+    <w:nsid w:val="59FE4ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C858501"/>
+    <w:nsid w:val="065F3459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A221007"/>
+    <w:nsid w:val="34751F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="02002EF8"/>
+    <w:nsid w:val="4DF39EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>