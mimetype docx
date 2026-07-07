--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D4411E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D4411E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D4411E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE573ADE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE573ADE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE573ADE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:58</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 16:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:58</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 16:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 15:16:58</w:t>
+        <w:t>Samostatný skalník, 7.7.2026 16:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36C82067"/>
+    <w:nsid w:val="31D41611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17922388"/>
+    <w:nsid w:val="18E78690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="296577B8"/>
+    <w:nsid w:val="48500107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0300A49B"/>
+    <w:nsid w:val="5EF6EFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59FE4ABA"/>
+    <w:nsid w:val="44D334D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="065F3459"/>
+    <w:nsid w:val="6893FDF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="34751F45"/>
+    <w:nsid w:val="7787E6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4DF39EC9"/>
+    <w:nsid w:val="3C58FB69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>