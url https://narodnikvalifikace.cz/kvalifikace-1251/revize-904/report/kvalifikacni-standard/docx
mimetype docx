--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE573ADE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE573ADE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE573ADE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65735C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65735C0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65735C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 16:36:01</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 16:36:01</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 7.7.2026 16:36:01</w:t>
+        <w:t>Samostatný skalník, 31.7.2026 14:26:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31D41611"/>
+    <w:nsid w:val="58CE5275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18E78690"/>
+    <w:nsid w:val="47384391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48500107"/>
+    <w:nsid w:val="5FBD934D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EF6EFBE"/>
+    <w:nsid w:val="1D409776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44D334D1"/>
+    <w:nsid w:val="5B63FA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6893FDF9"/>
+    <w:nsid w:val="64D13488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7787E6B5"/>
+    <w:nsid w:val="29D571E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3C58FB69"/>
+    <w:nsid w:val="0576E8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>