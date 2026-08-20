--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65735C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65735C0C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65735C0C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R348A51D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR348A51D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR348A51D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:18</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 20:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:18</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 20:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 31.7.2026 14:26:18</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 20:00:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58CE5275"/>
+    <w:nsid w:val="5ECB35FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47384391"/>
+    <w:nsid w:val="7A49933F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FBD934D"/>
+    <w:nsid w:val="52882830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D409776"/>
+    <w:nsid w:val="65F073A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B63FA0C"/>
+    <w:nsid w:val="29AF2462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64D13488"/>
+    <w:nsid w:val="30B246C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="29D571E1"/>
+    <w:nsid w:val="378AE076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0576E8FD"/>
+    <w:nsid w:val="4C0336BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>