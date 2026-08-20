--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R348A51D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR348A51D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR348A51D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A1719C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A1719C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A1719C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 20:00:54</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 20:00:54</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 20:00:54</w:t>
+        <w:t>Samostatný skalník, 20.8.2026 20:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ECB35FB"/>
+    <w:nsid w:val="3BD94B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A49933F"/>
+    <w:nsid w:val="694F7A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52882830"/>
+    <w:nsid w:val="7835B49B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65F073A8"/>
+    <w:nsid w:val="5A94ED6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29AF2462"/>
+    <w:nsid w:val="343E80BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30B246C9"/>
+    <w:nsid w:val="2C971869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="378AE076"/>
+    <w:nsid w:val="15EF66D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4C0336BF"/>
+    <w:nsid w:val="2604A472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>