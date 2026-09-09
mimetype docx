--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A1719C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A1719C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A1719C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R105057B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR105057B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR105057B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 20:08:25</w:t>
+        <w:t>Samostatný skalník, 10.9.2026 0:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2894,51 +2894,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•modelový uvízlý lezec může být zavěšen na stromě nebo na zábradlí v budově, ze kterého jej uchazeč sejme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 20:08:25</w:t>
+        <w:t>Samostatný skalník, 10.9.2026 0:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3467,84 +3467,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AZ Consult, spol. s r. o., Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný skalník, 20.8.2026 20:08:25</w:t>
+        <w:t>Samostatný skalník, 10.9.2026 0:13:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BD94B54"/>
+    <w:nsid w:val="52C05A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3630,51 +3630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694F7A4D"/>
+    <w:nsid w:val="038DE42B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3760,51 +3760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7835B49B"/>
+    <w:nsid w:val="7B4D52AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3890,51 +3890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A94ED6C"/>
+    <w:nsid w:val="7D8E2534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4020,51 +4020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="343E80BF"/>
+    <w:nsid w:val="63243294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4150,51 +4150,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C971869"/>
+    <w:nsid w:val="0327138C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4280,51 +4280,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="15EF66D4"/>
+    <w:nsid w:val="5245B126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4410,51 +4410,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2604A472"/>
+    <w:nsid w:val="41E45931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>