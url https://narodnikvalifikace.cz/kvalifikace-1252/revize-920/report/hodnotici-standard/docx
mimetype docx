--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE2F6FE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE2F6FE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE2F6FE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F5305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F5305" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F5305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 16.4.2026 8:23:00</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C83C3BE"/>
+    <w:nsid w:val="78F0E2AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA29E8F"/>
+    <w:nsid w:val="3FF35999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>