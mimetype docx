--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F5305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F5305" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F5305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59276F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59276F91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59276F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.5.2026 18:18:07</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78F0E2AC"/>
+    <w:nsid w:val="0C6733E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FF35999"/>
+    <w:nsid w:val="038EF7BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>