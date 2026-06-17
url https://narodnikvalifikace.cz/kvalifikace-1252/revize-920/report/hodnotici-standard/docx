--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59276F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59276F91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59276F91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4279CEED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4279CEED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4279CEED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.5.2026 3:20:23</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C6733E2"/>
+    <w:nsid w:val="777EBC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="038EF7BD"/>
+    <w:nsid w:val="2FF55CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>