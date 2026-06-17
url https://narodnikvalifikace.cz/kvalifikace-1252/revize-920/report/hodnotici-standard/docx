--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4279CEED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4279CEED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4279CEED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3598A04F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3598A04F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3598A04F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 13:02:42</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="777EBC16"/>
+    <w:nsid w:val="2243023A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FF55CB7"/>
+    <w:nsid w:val="592B0852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>