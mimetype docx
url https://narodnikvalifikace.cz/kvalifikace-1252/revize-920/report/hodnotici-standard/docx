--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3598A04F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3598A04F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3598A04F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A7D562D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A7D562D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A7D562D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.6.2026 15:05:38</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2243023A"/>
+    <w:nsid w:val="0D8FFB8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="592B0852"/>
+    <w:nsid w:val="67BFCD47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>