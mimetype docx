--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A7D562D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A7D562D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A7D562D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D0E1A48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D0E1A48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D0E1A48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 7.7.2026 17:24:22</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D8FFB8B"/>
+    <w:nsid w:val="0F7A0E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BFCD47"/>
+    <w:nsid w:val="60683E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>