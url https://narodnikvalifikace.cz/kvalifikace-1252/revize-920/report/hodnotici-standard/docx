--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D0E1A48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D0E1A48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D0E1A48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4469A925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4469A925" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4469A925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 28.7.2026 11:52:55</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F7A0E77"/>
+    <w:nsid w:val="003184F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60683E9D"/>
+    <w:nsid w:val="46A86FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>