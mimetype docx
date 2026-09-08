--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4469A925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4469A925" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4469A925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC656915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC656915" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC656915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4954,51 +4954,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6090,51 +6090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6403,51 +6403,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny a zahrnuje odpověď na test, řešení případové studie a prezentaci výsledků případové studie (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6976,84 +6976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Devro, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista pracovněprávních vztahů, 17.8.2026 20:17:27</w:t>
+        <w:t>Specialista pracovněprávních vztahů, 8.9.2026 7:47:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="003184F7"/>
+    <w:nsid w:val="7C3B7EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7139,51 +7139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46A86FB1"/>
+    <w:nsid w:val="353373E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>