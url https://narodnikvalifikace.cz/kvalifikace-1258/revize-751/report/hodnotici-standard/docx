--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD6B8D68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD6B8D68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD6B8D68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A017DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A017DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A017DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.4.2026 4:37:40</w:t>
+        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17F0B12E"/>
+    <w:nsid w:val="6DEFA016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C9FB186"/>
+    <w:nsid w:val="22194B0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A276B43"/>
+    <w:nsid w:val="4CEE3208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>