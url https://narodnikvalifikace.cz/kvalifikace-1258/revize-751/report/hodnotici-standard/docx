--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A017DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A017DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A017DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R183C6466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR183C6466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR183C6466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 7.5.2026 19:03:28</w:t>
+        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DEFA016"/>
+    <w:nsid w:val="58DA84C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22194B0B"/>
+    <w:nsid w:val="1DDA1514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CEE3208"/>
+    <w:nsid w:val="35E7585F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>