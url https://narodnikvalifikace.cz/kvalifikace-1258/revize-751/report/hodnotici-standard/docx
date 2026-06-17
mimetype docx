--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R183C6466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR183C6466" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR183C6466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A7AD51E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A7AD51E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A7AD51E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 28.5.2026 4:20:14</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58DA84C0"/>
+    <w:nsid w:val="7DFCB9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DDA1514"/>
+    <w:nsid w:val="1D57494A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35E7585F"/>
+    <w:nsid w:val="6D04B69B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>