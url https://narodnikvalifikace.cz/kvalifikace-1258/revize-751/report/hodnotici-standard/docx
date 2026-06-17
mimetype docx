--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A7AD51E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A7AD51E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A7AD51E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A27908B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A27908B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A27908B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 12:50:01</w:t>
+        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DFCB9E7"/>
+    <w:nsid w:val="638A98EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D57494A"/>
+    <w:nsid w:val="0FBD22D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D04B69B"/>
+    <w:nsid w:val="774C7EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>