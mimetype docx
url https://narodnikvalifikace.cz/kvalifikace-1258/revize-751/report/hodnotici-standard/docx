--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A27908B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A27908B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A27908B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6058A06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6058A06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6058A06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 17.6.2026 14:24:26</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="638A98EA"/>
+    <w:nsid w:val="7FEB84D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FBD22D9"/>
+    <w:nsid w:val="57487CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="774C7EE4"/>
+    <w:nsid w:val="5F52BB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>