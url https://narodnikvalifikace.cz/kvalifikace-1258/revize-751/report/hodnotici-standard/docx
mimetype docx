--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6058A06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6058A06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6058A06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302EF2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302EF2C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302EF2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 7:48:12</w:t>
+        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FEB84D6"/>
+    <w:nsid w:val="606CF6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57487CDC"/>
+    <w:nsid w:val="6FDE4B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F52BB62"/>
+    <w:nsid w:val="763AE3A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>