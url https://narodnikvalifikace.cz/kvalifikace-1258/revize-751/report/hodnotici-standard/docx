--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302EF2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302EF2C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302EF2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EB441E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EB441E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EB441E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 11.7.2026 9:05:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="606CF6E1"/>
+    <w:nsid w:val="4188ED96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FDE4B13"/>
+    <w:nsid w:val="512644B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="763AE3A4"/>
+    <w:nsid w:val="49BD58E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>