--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EB441E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EB441E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EB441E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A58ECE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A58ECE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A58ECE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:48</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 17:48:49</w:t>
+        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4188ED96"/>
+    <w:nsid w:val="095B59DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="512644B2"/>
+    <w:nsid w:val="4534C959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49BD58E1"/>
+    <w:nsid w:val="5C6EE63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>