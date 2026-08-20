--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A58ECE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A58ECE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A58ECE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB73E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB73E4CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB73E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 31.7.2026 19:20:41</w:t>
+        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="095B59DB"/>
+    <w:nsid w:val="247F2091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4534C959"/>
+    <w:nsid w:val="6F5FFF55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C6EE63D"/>
+    <w:nsid w:val="28C9AD1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>