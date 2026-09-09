--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB73E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB73E4CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB73E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R181F139F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR181F139F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR181F139F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 20.8.2026 20:53:41</w:t>
+        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="247F2091"/>
+    <w:nsid w:val="36C9A69A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F5FFF55"/>
+    <w:nsid w:val="02AD24B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28C9AD1B"/>
+    <w:nsid w:val="2AD0E702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>