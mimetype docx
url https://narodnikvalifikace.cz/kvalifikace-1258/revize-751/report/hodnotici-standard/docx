--- v10 (2026-09-09)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R181F139F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR181F139F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR181F139F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68C8A2D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68C8A2D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68C8A2D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2222,51 +2222,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11671,51 +11671,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15268,51 +15268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16185,51 +16185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17994,51 +17994,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18567,84 +18567,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace bazénů a saun České republiky - ABAS ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mistr plavčí, 9.9.2026 23:23:17</w:t>
+        <w:t>Mistr plavčí, 10.9.2026 1:18:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36C9A69A"/>
+    <w:nsid w:val="6C447915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18730,51 +18730,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02AD24B2"/>
+    <w:nsid w:val="64E49923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18860,51 +18860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AD0E702"/>
+    <w:nsid w:val="50986EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>