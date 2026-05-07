--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A0F02B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A0F02B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A0F02B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38BCF14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38BCF14B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38BCF14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 15.4.2026 1:36:22</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06222C03"/>
+    <w:nsid w:val="0E894201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72EC9D40"/>
+    <w:nsid w:val="74491525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="218AE310"/>
+    <w:nsid w:val="419EDEDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3424E14C"/>
+    <w:nsid w:val="08D0DDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>