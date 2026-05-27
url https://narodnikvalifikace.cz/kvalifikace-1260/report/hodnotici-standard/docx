--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38BCF14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38BCF14B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38BCF14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78062504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78062504" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78062504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.5.2026 16:09:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E894201"/>
+    <w:nsid w:val="229C580C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74491525"/>
+    <w:nsid w:val="7ED7E41B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="419EDEDF"/>
+    <w:nsid w:val="29DC72A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08D0DDE3"/>
+    <w:nsid w:val="3C9B1EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>