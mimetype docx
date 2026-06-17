--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78062504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78062504" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78062504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R674E9334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR674E9334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR674E9334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 28.5.2026 0:13:49</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="229C580C"/>
+    <w:nsid w:val="4E415451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED7E41B"/>
+    <w:nsid w:val="1C10BF55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29DC72A9"/>
+    <w:nsid w:val="648403EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C9B1EF7"/>
+    <w:nsid w:val="79D205F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>