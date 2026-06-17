--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R674E9334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR674E9334" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR674E9334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DABFD77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DABFD77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DABFD77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 11:49:03</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E415451"/>
+    <w:nsid w:val="21A7EA17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C10BF55"/>
+    <w:nsid w:val="3A471820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="648403EA"/>
+    <w:nsid w:val="79D22B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79D205F2"/>
+    <w:nsid w:val="4D5F7DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>