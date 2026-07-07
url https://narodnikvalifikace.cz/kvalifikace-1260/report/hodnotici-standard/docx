--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DABFD77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DABFD77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DABFD77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C99BC4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C99BC4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C99BC4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 17.6.2026 12:40:31</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21A7EA17"/>
+    <w:nsid w:val="124AEC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A471820"/>
+    <w:nsid w:val="21AC79C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79D22B2D"/>
+    <w:nsid w:val="14583C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D5F7DCB"/>
+    <w:nsid w:val="4B5B4826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>