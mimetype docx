--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C99BC4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C99BC4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C99BC4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R641C880C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR641C880C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR641C880C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 14:00:32</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="124AEC2F"/>
+    <w:nsid w:val="3EBE9B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21AC79C7"/>
+    <w:nsid w:val="3A894BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14583C31"/>
+    <w:nsid w:val="5A3AB27D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B5B4826"/>
+    <w:nsid w:val="291BE187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>