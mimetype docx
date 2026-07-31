--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R641C880C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR641C880C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR641C880C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6212CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6212CC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6212CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 7.7.2026 15:15:12</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EBE9B77"/>
+    <w:nsid w:val="0303C20F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A894BD4"/>
+    <w:nsid w:val="123AF727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A3AB27D"/>
+    <w:nsid w:val="4941219A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="291BE187"/>
+    <w:nsid w:val="630BA283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>