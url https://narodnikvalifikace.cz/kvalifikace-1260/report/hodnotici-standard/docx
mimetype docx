--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6212CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6212CC1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6212CC1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69878F70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69878F70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69878F70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 11:25:54</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0303C20F"/>
+    <w:nsid w:val="387EF517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123AF727"/>
+    <w:nsid w:val="0D21DBB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4941219A"/>
+    <w:nsid w:val="507697E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="630BA283"/>
+    <w:nsid w:val="63F80D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>