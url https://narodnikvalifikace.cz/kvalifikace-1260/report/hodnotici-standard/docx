--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69878F70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69878F70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69878F70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E07349E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E07349E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E07349E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 31.7.2026 14:32:52</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="387EF517"/>
+    <w:nsid w:val="0025589D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D21DBB7"/>
+    <w:nsid w:val="50489207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="507697E5"/>
+    <w:nsid w:val="634725C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63F80D10"/>
+    <w:nsid w:val="5A1F62B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>