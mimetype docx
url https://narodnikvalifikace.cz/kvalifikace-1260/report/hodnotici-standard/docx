--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E07349E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E07349E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E07349E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R327D0D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR327D0D80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR327D0D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 18:57:40</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0025589D"/>
+    <w:nsid w:val="4B732118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50489207"/>
+    <w:nsid w:val="035680BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="634725C6"/>
+    <w:nsid w:val="38985577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A1F62B7"/>
+    <w:nsid w:val="50EA34A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>