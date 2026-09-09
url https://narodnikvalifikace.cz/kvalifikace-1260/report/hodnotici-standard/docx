--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R327D0D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR327D0D80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR327D0D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35564AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35564AD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35564AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2541,51 +2541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3992,51 +3992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5085,51 +5085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5698,51 +5698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15180,51 +15180,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22131,51 +22131,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23183,51 +23183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27345,51 +27345,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29667,51 +29667,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30370,84 +30370,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 20.8.2026 19:06:04</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin plechových, 9.9.2026 20:03:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B732118"/>
+    <w:nsid w:val="57CA54DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30533,51 +30533,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="035680BD"/>
+    <w:nsid w:val="53C2AB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30663,51 +30663,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38985577"/>
+    <w:nsid w:val="2E7ED23F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30793,51 +30793,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50EA34A4"/>
+    <w:nsid w:val="4A334600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>