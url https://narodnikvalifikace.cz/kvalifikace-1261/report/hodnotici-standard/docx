--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B393F8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B393F8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B393F8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18A5188F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18A5188F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18A5188F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 16.4.2026 22:55:51</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77380E9D"/>
+    <w:nsid w:val="5FC53BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EE086C7"/>
+    <w:nsid w:val="6275D72B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56B08C8E"/>
+    <w:nsid w:val="471B3088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5ED608C1"/>
+    <w:nsid w:val="6CA07B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>