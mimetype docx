--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18A5188F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18A5188F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18A5188F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7C51DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7C51DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7C51DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 7.5.2026 17:11:08</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FC53BBA"/>
+    <w:nsid w:val="3AA533B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6275D72B"/>
+    <w:nsid w:val="6929B7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="471B3088"/>
+    <w:nsid w:val="7BDBDB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CA07B3D"/>
+    <w:nsid w:val="1DB602B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>