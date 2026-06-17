--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D7C51DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D7C51DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D7C51DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B85BA9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B85BA9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B85BA9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 28.5.2026 2:34:18</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AA533B8"/>
+    <w:nsid w:val="156F47A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6929B7BE"/>
+    <w:nsid w:val="75E35C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BDBDB1B"/>
+    <w:nsid w:val="1698858F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DB602B3"/>
+    <w:nsid w:val="04F3FCEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>