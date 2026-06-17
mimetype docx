--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B85BA9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B85BA9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B85BA9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598849AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598849AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598849AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 9:41:47</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="156F47A3"/>
+    <w:nsid w:val="1530D71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E35C91"/>
+    <w:nsid w:val="54E97D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1698858F"/>
+    <w:nsid w:val="36292515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04F3FCEC"/>
+    <w:nsid w:val="00B2277E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>