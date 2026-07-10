--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598849AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598849AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598849AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R652C2F05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR652C2F05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR652C2F05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 17.6.2026 11:23:44</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1530D71F"/>
+    <w:nsid w:val="5F77019E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54E97D3C"/>
+    <w:nsid w:val="7E2DF2ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36292515"/>
+    <w:nsid w:val="232BC65D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00B2277E"/>
+    <w:nsid w:val="25FE389C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>