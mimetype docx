--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R652C2F05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR652C2F05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR652C2F05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27E0FD5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27E0FD5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27E0FD5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 11.7.2026 1:01:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F77019E"/>
+    <w:nsid w:val="11B0C851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E2DF2ED"/>
+    <w:nsid w:val="6D50A99E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="232BC65D"/>
+    <w:nsid w:val="0D5610C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25FE389C"/>
+    <w:nsid w:val="1B6419FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>