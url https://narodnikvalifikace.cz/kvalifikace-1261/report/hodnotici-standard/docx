--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27E0FD5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27E0FD5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27E0FD5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R646852C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR646852C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR646852C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:53:59</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 31.7.2026 9:54:00</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11B0C851"/>
+    <w:nsid w:val="39CBC061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D50A99E"/>
+    <w:nsid w:val="72C062EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D5610C1"/>
+    <w:nsid w:val="1CC64ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B6419FA"/>
+    <w:nsid w:val="6B3345A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>