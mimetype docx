--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R646852C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR646852C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR646852C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E12EB8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E12EB8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E12EB8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3580,51 +3580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5051,51 +5051,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14499,51 +14499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19627,51 +19627,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20484,51 +20484,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24646,51 +24646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26968,51 +26968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27671,84 +27671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOŠ a SOU stavební, Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 20.8.2026 12:47:36</w:t>
+        <w:t>Pokrývač/pokrývačka skládaných krytin vláknocementových, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39CBC061"/>
+    <w:nsid w:val="6D855ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27834,51 +27834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C062EB"/>
+    <w:nsid w:val="6BDD9E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27964,51 +27964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CC64ED0"/>
+    <w:nsid w:val="1C0D1939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28094,51 +28094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B3345A9"/>
+    <w:nsid w:val="63B50B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>